--- v2 (2026-03-05)
+++ v3 (2026-04-22)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-02_tilasto\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-03_tilasto\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFFE658E-93F2-4B23-8315-A6B5883ADD6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2F8D6CE-198F-4858-8E8D-E5BD06CBABA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57495" yWindow="0" windowWidth="19410" windowHeight="20985" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sisältö" sheetId="6" r:id="rId1"/>
     <sheet name="Data toist.voim." sheetId="1" r:id="rId2"/>
     <sheet name="Data 1v" sheetId="2" r:id="rId3"/>
     <sheet name="Data 2v" sheetId="3" r:id="rId4"/>
     <sheet name="Tyyppikäyttäjien määrittelyt" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="41">
@@ -950,54 +950,54 @@
       <c r="B15" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2" ht="39" x14ac:dyDescent="0.25">
       <c r="B17" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="8" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Taul2"/>
-  <dimension ref="B1:P252"/>
+  <dimension ref="B1:P253"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A210" workbookViewId="0">
-      <selection activeCell="J251" sqref="J251"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A210" workbookViewId="0">
+      <selection activeCell="J252" sqref="J252"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="11" t="s">
@@ -9949,64 +9949,87 @@
       </c>
     </row>
     <row r="252" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B252" s="9">
         <v>46054</v>
       </c>
       <c r="C252" s="15">
         <v>15.879913684283601</v>
       </c>
       <c r="D252" s="15">
         <v>14.131304244996199</v>
       </c>
       <c r="E252" s="15">
         <v>13.10433124957882</v>
       </c>
       <c r="F252" s="15">
         <v>12.87936426407942</v>
       </c>
       <c r="G252" s="15">
         <v>13.357138809187081</v>
       </c>
       <c r="H252" s="15">
         <v>12.970289274775739</v>
       </c>
     </row>
+    <row r="253" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B253" s="9">
+        <v>46082</v>
+      </c>
+      <c r="C253" s="15">
+        <v>15.97064023232136</v>
+      </c>
+      <c r="D253" s="15">
+        <v>14.21526995735158</v>
+      </c>
+      <c r="E253" s="15">
+        <v>13.163265453148821</v>
+      </c>
+      <c r="F253" s="15">
+        <v>12.93829848772563</v>
+      </c>
+      <c r="G253" s="15">
+        <v>13.42094838954451</v>
+      </c>
+      <c r="H253" s="15">
+        <v>13.03138377270075</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Taul3"/>
-  <dimension ref="B1:P252"/>
+  <dimension ref="B1:P253"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A214" workbookViewId="0">
-      <selection activeCell="C252" sqref="C252:H252"/>
+      <selection activeCell="B250" sqref="B250:H252"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="11" t="s">
@@ -18972,64 +18995,87 @@
       </c>
     </row>
     <row r="252" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B252" s="9">
         <v>46054</v>
       </c>
       <c r="C252" s="15">
         <v>11.65645387649619</v>
       </c>
       <c r="D252" s="15">
         <v>9.7881978519844814</v>
       </c>
       <c r="E252" s="15">
         <v>8.7858113866299643</v>
       </c>
       <c r="F252" s="15">
         <v>8.7037054110982321</v>
       </c>
       <c r="G252" s="15">
         <v>9.0895052084739891</v>
       </c>
       <c r="H252" s="15">
         <v>8.7223079836697668</v>
       </c>
     </row>
+    <row r="253" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B253" s="9">
+        <v>46082</v>
+      </c>
+      <c r="C253" s="15">
+        <v>12.13113466160717</v>
+      </c>
+      <c r="D253" s="15">
+        <v>10.20048304245452</v>
+      </c>
+      <c r="E253" s="15">
+        <v>9.2728580869579105</v>
+      </c>
+      <c r="F253" s="15">
+        <v>9.1729715371071556</v>
+      </c>
+      <c r="G253" s="15">
+        <v>9.5747988414172447</v>
+      </c>
+      <c r="H253" s="15">
+        <v>9.1221106403536361</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Taul4"/>
-  <dimension ref="B1:P252"/>
+  <dimension ref="B1:P253"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A217" workbookViewId="0">
-      <selection activeCell="J248" sqref="J248"/>
+    <sheetView showGridLines="0" topLeftCell="A217" workbookViewId="0">
+      <selection activeCell="C253" sqref="C253:H253"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="11" t="s">
@@ -27993,50 +28039,73 @@
       <c r="H251" s="15">
         <v>7.5055594339614782</v>
       </c>
     </row>
     <row r="252" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B252" s="9">
         <v>46054</v>
       </c>
       <c r="C252" s="15">
         <v>10.71559873175117</v>
       </c>
       <c r="D252" s="15">
         <v>9.0146415672406395</v>
       </c>
       <c r="E252" s="15">
         <v>8.1229782220677045</v>
       </c>
       <c r="F252" s="15">
         <v>8.0356256353932913</v>
       </c>
       <c r="G252" s="15">
         <v>8.3946260274307978</v>
       </c>
       <c r="H252" s="15">
         <v>8.0597768244236256</v>
+      </c>
+    </row>
+    <row r="253" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B253" s="9">
+        <v>46082</v>
+      </c>
+      <c r="C253" s="15">
+        <v>11.37303555997415</v>
+      </c>
+      <c r="D253" s="15">
+        <v>9.5211990229654084</v>
+      </c>
+      <c r="E253" s="15">
+        <v>8.6157151360342965</v>
+      </c>
+      <c r="F253" s="15">
+        <v>8.5187209849121821</v>
+      </c>
+      <c r="G253" s="15">
+        <v>8.8935928817376926</v>
+      </c>
+      <c r="H253" s="15">
+        <v>8.4730172015444367</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACD6DD2A-9931-4A8D-9C8A-1E065CC8DA7C}">
   <sheetPr codeName="Taul5"/>
   <dimension ref="B3:Z24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="95.140625" customWidth="1"/>
     <col min="26" max="26" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
@@ -28212,70 +28281,50 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F3:U3"/>
     <mergeCell ref="H5:W5"/>
     <mergeCell ref="H7:W7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100548D545B624AB244A21D45171E99030B" ma:contentTypeVersion="16" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8792ddea00f58bb6d3df446caf62c379">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f298ac1c-8781-457c-836a-c94febb0efd7" xmlns:ns3="492ee864-9a00-4053-8292-33da4057805d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e0ef6e7a5cf5e7b99538e7e4ca74cb4" ns2:_="" ns3:_="">
     <xsd:import namespace="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <xsd:import namespace="492ee864-9a00-4053-8292-33da4057805d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -28474,90 +28523,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f298ac1c-8781-457c-836a-c94febb0efd7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="492ee864-9a00-4053-8292-33da4057805d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C1DFB6-528F-4B0E-8050-1C30D3EAB5AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB23778E-8CD6-401D-893C-54272D8CE7F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3310C12-5B54-4880-BD7C-BF68C09C1323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Sisältö</vt:lpstr>
       <vt:lpstr>Data toist.voim.</vt:lpstr>
       <vt:lpstr>Data 1v</vt:lpstr>
       <vt:lpstr>Data 2v</vt:lpstr>