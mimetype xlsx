--- v5 (2026-03-16)
+++ v6 (2026-04-10)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-02_tilasto\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-03_tilasto\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6DD0818-51BE-4E66-85F3-8957B9F7CAF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC2D31E2-B4DF-451E-AD6C-B9E2AB871899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sisältö" sheetId="3" r:id="rId1"/>
     <sheet name="Data" sheetId="1" r:id="rId2"/>
     <sheet name="Tyyppikäyttäjien määrittelyt" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="45">
   <si>
     <t>Energiavirasto</t>
@@ -309,55 +309,56 @@
     <t>10/24</t>
   </si>
   <si>
     <t>Arvonlisävero on 1.12.2022-30.4.2023 myynnin osalta 10%</t>
   </si>
   <si>
     <t>Toimitusvelvollisten sopimusten hinnat aikavälillä 1.9.2022-1.11.2024 ovat pörssihintaan ja keskimääräiseen marginaaliin perustuva arvio</t>
   </si>
   <si>
     <t>Siirtohinnat aikavälillä 1.9.2022-1.11.2024 lasketaan uudelleen, kun jakeluverkonhaltijoiden tiedoissa tapahtunut muutos saadaan siirrettyä tilastointiin</t>
   </si>
   <si>
     <t>Sähkönhintatilastojen laskentamenetelmät on uudistettu vuodenvaihteessa 2024/2025. Tilastot on laskettu takautuvasti 1.9.2024 alkaen ja 1.11.2024 lähtien tilastot ovat saatavilla vain uudella menetelmällä laskettuna.</t>
   </si>
   <si>
     <t>Energiavirasto jatkaa virheellisten ja vanhentuneiden tuoteilmoitusten korjauksia keväällä 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Tilastoja lasketaan säännöllisesti uudestaan tuotekorjausten edistyessä. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="[$-10409]d/m/yyyy"/>
     <numFmt numFmtId="165" formatCode="[$-10409]0.00;\(0.00\)"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
+    <numFmt numFmtId="173" formatCode="0.000000"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -502,51 +503,51 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
@@ -607,50 +608,53 @@
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="173" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
     <cellStyle name="Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="001C3A70"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00696969"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1037,54 +1041,54 @@
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Taul2"/>
-  <dimension ref="B1:Y365"/>
+  <dimension ref="B1:Y366"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A318" workbookViewId="0">
-      <selection activeCell="N344" sqref="N344"/>
+      <selection activeCell="J368" sqref="J368"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="7" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="21" width="6.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" style="7" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="7" customWidth="1"/>
     <col min="24" max="25" width="12.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="V1" s="9" t="s">
         <v>6</v>
       </c>
@@ -23821,50 +23825,118 @@
         <v>4.5374925773582069</v>
       </c>
       <c r="Q365" s="11">
         <v>4.7771204543285757</v>
       </c>
       <c r="R365" s="11">
         <v>4.0150018219654688</v>
       </c>
       <c r="S365" s="11">
         <v>2.5813162969927368</v>
       </c>
       <c r="T365" s="11">
         <v>2.2055508456727968</v>
       </c>
       <c r="V365" s="10">
         <v>46054</v>
       </c>
       <c r="W365" s="22">
         <v>25.5</v>
       </c>
       <c r="X365" s="14">
         <v>2.827515</v>
       </c>
       <c r="Y365" s="19">
         <v>7.9064999999999996E-2</v>
+      </c>
+    </row>
+    <row r="366" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B366" s="10">
+        <v>46082</v>
+      </c>
+      <c r="C366" s="11">
+        <v>6.778378305601775</v>
+      </c>
+      <c r="D366" s="11">
+        <v>5.066718842030431</v>
+      </c>
+      <c r="E366" s="11">
+        <v>4.2881192866306339</v>
+      </c>
+      <c r="F366" s="11">
+        <v>4.2592500143493606</v>
+      </c>
+      <c r="G366" s="11">
+        <v>4.5398377794761036</v>
+      </c>
+      <c r="H366" s="11">
+        <v>4.1585733933673694</v>
+      </c>
+      <c r="J366" s="10">
+        <v>46082</v>
+      </c>
+      <c r="K366" s="11">
+        <v>14.253570203633281</v>
+      </c>
+      <c r="L366" s="11">
+        <v>8.8185208502429262</v>
+      </c>
+      <c r="M366" s="11">
+        <v>4.8905546944975606</v>
+      </c>
+      <c r="N366" s="11">
+        <v>4.3104436416719913</v>
+      </c>
+      <c r="O366" s="11">
+        <v>7.5142495069342798</v>
+      </c>
+      <c r="P366" s="11">
+        <v>4.5410568592418334</v>
+      </c>
+      <c r="Q366" s="11">
+        <v>4.7765981377886266</v>
+      </c>
+      <c r="R366" s="11">
+        <v>4.0115924928700348</v>
+      </c>
+      <c r="S366" s="11">
+        <v>2.5832510198602519</v>
+      </c>
+      <c r="T366" s="11">
+        <v>2.2069070385630192</v>
+      </c>
+      <c r="V366" s="10">
+        <v>46082</v>
+      </c>
+      <c r="W366" s="22">
+        <v>25.5</v>
+      </c>
+      <c r="X366" s="14">
+        <v>2.917875</v>
+      </c>
+      <c r="Y366" s="40">
+        <v>0.16942499999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3B6A692-9622-49B5-87B3-D5A159E33C68}">
   <sheetPr codeName="Taul3"/>
   <dimension ref="B3:Z24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="95.28515625" customWidth="1"/>
     <col min="26" max="26" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -24041,70 +24113,50 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="H5:W5"/>
     <mergeCell ref="F3:U3"/>
     <mergeCell ref="H7:W7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100548D545B624AB244A21D45171E99030B" ma:contentTypeVersion="16" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8792ddea00f58bb6d3df446caf62c379">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f298ac1c-8781-457c-836a-c94febb0efd7" xmlns:ns3="492ee864-9a00-4053-8292-33da4057805d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e0ef6e7a5cf5e7b99538e7e4ca74cb4" ns2:_="" ns3:_="">
     <xsd:import namespace="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <xsd:import namespace="492ee864-9a00-4053-8292-33da4057805d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -24303,90 +24355,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f298ac1c-8781-457c-836a-c94febb0efd7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="492ee864-9a00-4053-8292-33da4057805d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF9DD18-287D-4294-BA50-BBE064B1728E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A79518-9E53-4CF2-9EEB-45F9180C1DA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18AAB76-1242-464F-BE1E-0B5E57067EA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sisältö</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Tyyppikäyttäjien määrittelyt</vt:lpstr>
     </vt:vector>