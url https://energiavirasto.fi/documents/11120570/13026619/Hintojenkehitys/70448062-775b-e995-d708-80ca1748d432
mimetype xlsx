--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -5,58 +5,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-03_tilasto\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-04_tilasto\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC2D31E2-B4DF-451E-AD6C-B9E2AB871899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{486B5511-CC76-4302-BA5F-066EC925C677}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sisältö" sheetId="3" r:id="rId1"/>
     <sheet name="Data" sheetId="1" r:id="rId2"/>
     <sheet name="Tyyppikäyttäjien määrittelyt" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="45">
@@ -314,51 +314,51 @@
   <si>
     <t>Toimitusvelvollisten sopimusten hinnat aikavälillä 1.9.2022-1.11.2024 ovat pörssihintaan ja keskimääräiseen marginaaliin perustuva arvio</t>
   </si>
   <si>
     <t>Siirtohinnat aikavälillä 1.9.2022-1.11.2024 lasketaan uudelleen, kun jakeluverkonhaltijoiden tiedoissa tapahtunut muutos saadaan siirrettyä tilastointiin</t>
   </si>
   <si>
     <t>Sähkönhintatilastojen laskentamenetelmät on uudistettu vuodenvaihteessa 2024/2025. Tilastot on laskettu takautuvasti 1.9.2024 alkaen ja 1.11.2024 lähtien tilastot ovat saatavilla vain uudella menetelmällä laskettuna.</t>
   </si>
   <si>
     <t>Energiavirasto jatkaa virheellisten ja vanhentuneiden tuoteilmoitusten korjauksia keväällä 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Tilastoja lasketaan säännöllisesti uudestaan tuotekorjausten edistyessä. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="[$-10409]d/m/yyyy"/>
     <numFmt numFmtId="165" formatCode="[$-10409]0.00;\(0.00\)"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
-    <numFmt numFmtId="173" formatCode="0.000000"/>
+    <numFmt numFmtId="168" formatCode="0.000000"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -604,57 +604,57 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
     <cellStyle name="Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="001C3A70"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00696969"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1041,54 +1041,54 @@
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Taul2"/>
-  <dimension ref="B1:Y366"/>
+  <dimension ref="B1:Y367"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A318" workbookViewId="0">
-      <selection activeCell="J368" sqref="J368"/>
+      <selection activeCell="AA356" sqref="AA356"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="7" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="21" width="6.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" style="7" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="7" customWidth="1"/>
     <col min="24" max="25" width="12.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="V1" s="9" t="s">
         <v>6</v>
       </c>
@@ -23891,152 +23891,220 @@
       </c>
       <c r="P366" s="11">
         <v>4.5410568592418334</v>
       </c>
       <c r="Q366" s="11">
         <v>4.7765981377886266</v>
       </c>
       <c r="R366" s="11">
         <v>4.0115924928700348</v>
       </c>
       <c r="S366" s="11">
         <v>2.5832510198602519</v>
       </c>
       <c r="T366" s="11">
         <v>2.2069070385630192</v>
       </c>
       <c r="V366" s="10">
         <v>46082</v>
       </c>
       <c r="W366" s="22">
         <v>25.5</v>
       </c>
       <c r="X366" s="14">
         <v>2.917875</v>
       </c>
-      <c r="Y366" s="40">
+      <c r="Y366" s="38">
+        <v>0.16942499999999999</v>
+      </c>
+    </row>
+    <row r="367" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B367" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C367" s="11">
+        <v>9.4690888099043811</v>
+      </c>
+      <c r="D367" s="11">
+        <v>7.779543630058507</v>
+      </c>
+      <c r="E367" s="11">
+        <v>7.0057590557422529</v>
+      </c>
+      <c r="F367" s="11">
+        <v>6.9771522457732731</v>
+      </c>
+      <c r="G367" s="11">
+        <v>7.2523709977257456</v>
+      </c>
+      <c r="H367" s="11">
+        <v>6.8766002234497883</v>
+      </c>
+      <c r="J367" s="10">
+        <v>46113</v>
+      </c>
+      <c r="K367" s="11">
+        <v>14.262190140020421</v>
+      </c>
+      <c r="L367" s="11">
+        <v>8.8394952473146269</v>
+      </c>
+      <c r="M367" s="11">
+        <v>4.9130152807947232</v>
+      </c>
+      <c r="N367" s="11">
+        <v>4.3284581022377493</v>
+      </c>
+      <c r="O367" s="11">
+        <v>7.5384390254912814</v>
+      </c>
+      <c r="P367" s="11">
+        <v>4.5567825328345144</v>
+      </c>
+      <c r="Q367" s="11">
+        <v>4.7964885358249978</v>
+      </c>
+      <c r="R367" s="11">
+        <v>4.0286170508773083</v>
+      </c>
+      <c r="S367" s="11">
+        <v>2.595273701243705</v>
+      </c>
+      <c r="T367" s="11">
+        <v>2.2186678285349539</v>
+      </c>
+      <c r="V367" s="10">
+        <v>46113</v>
+      </c>
+      <c r="W367" s="22">
+        <v>25.5</v>
+      </c>
+      <c r="X367" s="14">
+        <v>2.917875</v>
+      </c>
+      <c r="Y367" s="38">
         <v>0.16942499999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3B6A692-9622-49B5-87B3-D5A159E33C68}">
   <sheetPr codeName="Taul3"/>
   <dimension ref="B3:Z24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="95.28515625" customWidth="1"/>
     <col min="26" max="26" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:26" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="38" t="s">
+      <c r="F3" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="39"/>
-[...13 lines deleted...]
-      <c r="U3" s="39"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
     </row>
     <row r="5" spans="2:26" ht="145.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="H5" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="38"/>
-[...13 lines deleted...]
-      <c r="W5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
       <c r="Z5" s="1"/>
     </row>
     <row r="7" spans="2:26" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="H7" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="I7" s="39"/>
-[...13 lines deleted...]
-      <c r="W7" s="39"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+      <c r="S7" s="40"/>
+      <c r="T7" s="40"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="40"/>
+      <c r="W7" s="40"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>12</v>
@@ -24113,50 +24181,70 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="H5:W5"/>
     <mergeCell ref="F3:U3"/>
     <mergeCell ref="H7:W7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f298ac1c-8781-457c-836a-c94febb0efd7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="492ee864-9a00-4053-8292-33da4057805d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100548D545B624AB244A21D45171E99030B" ma:contentTypeVersion="16" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8792ddea00f58bb6d3df446caf62c379">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f298ac1c-8781-457c-836a-c94febb0efd7" xmlns:ns3="492ee864-9a00-4053-8292-33da4057805d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e0ef6e7a5cf5e7b99538e7e4ca74cb4" ns2:_="" ns3:_="">
     <xsd:import namespace="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <xsd:import namespace="492ee864-9a00-4053-8292-33da4057805d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -24355,110 +24443,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18AAB76-1242-464F-BE1E-0B5E57067EA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A79518-9E53-4CF2-9EEB-45F9180C1DA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF9DD18-287D-4294-BA50-BBE064B1728E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sisältö</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Tyyppikäyttäjien määrittelyt</vt:lpstr>
     </vt:vector>