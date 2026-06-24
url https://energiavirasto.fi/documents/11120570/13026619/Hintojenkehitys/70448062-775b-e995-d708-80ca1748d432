--- v7 (2026-04-30)
+++ v8 (2026-06-24)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-04_tilasto\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\03197662\Work Folders\datawork2\shv_general\shv_tilastot\tilastot\2026-05_tilasto\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{486B5511-CC76-4302-BA5F-066EC925C677}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E20CC0E-5330-4184-9451-A8F874E62180}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="48000" yWindow="30" windowWidth="28800" windowHeight="15285" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sisältö" sheetId="3" r:id="rId1"/>
     <sheet name="Data" sheetId="1" r:id="rId2"/>
     <sheet name="Tyyppikäyttäjien määrittelyt" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="45">
   <si>
     <t>Energiavirasto</t>
@@ -1041,54 +1041,54 @@
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
     </row>
     <row r="5" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Taul2"/>
-  <dimension ref="B1:Y367"/>
+  <dimension ref="B1:Y368"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A318" workbookViewId="0">
-      <selection activeCell="AA356" sqref="AA356"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A342" workbookViewId="0">
+      <selection activeCell="M371" sqref="M371"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="7" customWidth="1"/>
     <col min="3" max="9" width="6.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="21" width="6.7109375" style="7" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" style="7" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="7" customWidth="1"/>
     <col min="24" max="25" width="12.7109375" style="7" customWidth="1"/>
     <col min="26" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="V1" s="9" t="s">
         <v>6</v>
       </c>
@@ -23889,54 +23889,54 @@
       <c r="O366" s="11">
         <v>7.5142495069342798</v>
       </c>
       <c r="P366" s="11">
         <v>4.5410568592418334</v>
       </c>
       <c r="Q366" s="11">
         <v>4.7765981377886266</v>
       </c>
       <c r="R366" s="11">
         <v>4.0115924928700348</v>
       </c>
       <c r="S366" s="11">
         <v>2.5832510198602519</v>
       </c>
       <c r="T366" s="11">
         <v>2.2069070385630192</v>
       </c>
       <c r="V366" s="10">
         <v>46082</v>
       </c>
       <c r="W366" s="22">
         <v>25.5</v>
       </c>
       <c r="X366" s="14">
-        <v>2.917875</v>
-[...2 lines deleted...]
-        <v>0.16942499999999999</v>
+        <v>2.827515</v>
+      </c>
+      <c r="Y366" s="19">
+        <v>7.9064999999999996E-2</v>
       </c>
     </row>
     <row r="367" spans="2:25" x14ac:dyDescent="0.2">
       <c r="B367" s="10">
         <v>46113</v>
       </c>
       <c r="C367" s="11">
         <v>9.4690888099043811</v>
       </c>
       <c r="D367" s="11">
         <v>7.779543630058507</v>
       </c>
       <c r="E367" s="11">
         <v>7.0057590557422529</v>
       </c>
       <c r="F367" s="11">
         <v>6.9771522457732731</v>
       </c>
       <c r="G367" s="11">
         <v>7.2523709977257456</v>
       </c>
       <c r="H367" s="11">
         <v>6.8766002234497883</v>
       </c>
       <c r="J367" s="10">
@@ -23960,50 +23960,118 @@
       <c r="P367" s="11">
         <v>4.5567825328345144</v>
       </c>
       <c r="Q367" s="11">
         <v>4.7964885358249978</v>
       </c>
       <c r="R367" s="11">
         <v>4.0286170508773083</v>
       </c>
       <c r="S367" s="11">
         <v>2.595273701243705</v>
       </c>
       <c r="T367" s="11">
         <v>2.2186678285349539</v>
       </c>
       <c r="V367" s="10">
         <v>46113</v>
       </c>
       <c r="W367" s="22">
         <v>25.5</v>
       </c>
       <c r="X367" s="14">
         <v>2.917875</v>
       </c>
       <c r="Y367" s="38">
+        <v>0.16942499999999999</v>
+      </c>
+    </row>
+    <row r="368" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B368" s="10">
+        <v>46143</v>
+      </c>
+      <c r="C368" s="11">
+        <v>9.7829591352032708</v>
+      </c>
+      <c r="D368" s="11">
+        <v>8.1558174823088159</v>
+      </c>
+      <c r="E368" s="11">
+        <v>7.4224579483516262</v>
+      </c>
+      <c r="F368" s="11">
+        <v>7.396274693775001</v>
+      </c>
+      <c r="G368" s="11">
+        <v>7.660167398763555</v>
+      </c>
+      <c r="H368" s="11">
+        <v>7.3071982194007834</v>
+      </c>
+      <c r="J368" s="10">
+        <v>46143</v>
+      </c>
+      <c r="K368" s="11">
+        <v>14.255537024956411</v>
+      </c>
+      <c r="L368" s="11">
+        <v>8.8285836164479115</v>
+      </c>
+      <c r="M368" s="11">
+        <v>4.9141744842281367</v>
+      </c>
+      <c r="N368" s="11">
+        <v>4.329749339226348</v>
+      </c>
+      <c r="O368" s="11">
+        <v>7.5204707681241798</v>
+      </c>
+      <c r="P368" s="11">
+        <v>4.5399238661958243</v>
+      </c>
+      <c r="Q368" s="11">
+        <v>4.7736643125327154</v>
+      </c>
+      <c r="R368" s="11">
+        <v>4.0169554858142522</v>
+      </c>
+      <c r="S368" s="11">
+        <v>2.5993790054308521</v>
+      </c>
+      <c r="T368" s="11">
+        <v>2.222810576657809</v>
+      </c>
+      <c r="V368" s="10">
+        <v>46143</v>
+      </c>
+      <c r="W368" s="22">
+        <v>25.5</v>
+      </c>
+      <c r="X368" s="14">
+        <v>2.917875</v>
+      </c>
+      <c r="Y368" s="38">
         <v>0.16942499999999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3B6A692-9622-49B5-87B3-D5A159E33C68}">
   <sheetPr codeName="Taul3"/>
   <dimension ref="B3:Z24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="95.28515625" customWidth="1"/>
     <col min="26" max="26" width="13.28515625" customWidth="1"/>
   </cols>
@@ -24181,70 +24249,50 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="H5:W5"/>
     <mergeCell ref="F3:U3"/>
     <mergeCell ref="H7:W7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100548D545B624AB244A21D45171E99030B" ma:contentTypeVersion="16" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8792ddea00f58bb6d3df446caf62c379">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f298ac1c-8781-457c-836a-c94febb0efd7" xmlns:ns3="492ee864-9a00-4053-8292-33da4057805d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e0ef6e7a5cf5e7b99538e7e4ca74cb4" ns2:_="" ns3:_="">
     <xsd:import namespace="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <xsd:import namespace="492ee864-9a00-4053-8292-33da4057805d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -24443,90 +24491,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f298ac1c-8781-457c-836a-c94febb0efd7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="492ee864-9a00-4053-8292-33da4057805d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF9DD18-287D-4294-BA50-BBE064B1728E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
     <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A79518-9E53-4CF2-9EEB-45F9180C1DA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18AAB76-1242-464F-BE1E-0B5E57067EA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f298ac1c-8781-457c-836a-c94febb0efd7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="492ee864-9a00-4053-8292-33da4057805d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sisältö</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Tyyppikäyttäjien määrittelyt</vt:lpstr>
     </vt:vector>