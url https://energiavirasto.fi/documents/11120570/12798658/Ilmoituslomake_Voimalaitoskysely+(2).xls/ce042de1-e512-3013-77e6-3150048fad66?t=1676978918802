--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,105 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="TämäTyökirja" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\valtion.fi\Yhteiset tiedostot\Energiavirasto\Yhteiset\Tilastot\Toimitusvarmuus\Voimalaitostiedot24\Lomake\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\valtion.fi\Yhteiset tiedostot\Energiavirasto\Yhteiset\Tilastot\Toimitusvarmuus\Voimalaitostiedot26\Lomake\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13A8C40E-2F1B-4169-9B0B-C839620F67E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E728C2BF-E71F-4A83-AE92-C3F5A8D6E868}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Voimalaitoksen sähköteho" sheetId="1" r:id="rId1"/>
     <sheet name="Sähköntuotannon koneistot" sheetId="2" r:id="rId2"/>
     <sheet name="Täyttöohje" sheetId="3" r:id="rId3"/>
     <sheet name="Polttoaineluokitus" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">Polttoaineluokitus!$A$1:$J$109</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Polttoaineluokitus!$A$1:$J$110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Sähköntuotannon koneistot'!$B$1:$G$33</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">Täyttöohje!$A$1:$B$170</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Täyttöohje!$A$1:$B$172</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Voimalaitoksen sähköteho'!$B$1:$G$61</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F46" i="1" l="1"/>
   <c r="E46" i="1"/>
   <c r="D46" i="1"/>
   <c r="C44" i="1"/>
   <c r="C40" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="387">
   <si>
     <t>Lomake 1</t>
   </si>
   <si>
     <t>Voimalaitoksen sähköteho</t>
   </si>
   <si>
     <t>Lisätietoja: Täyttöohje ja polttoaineluokitus</t>
   </si>
   <si>
     <t>Yhteystiedot</t>
   </si>
   <si>
     <t>Yritys</t>
   </si>
   <si>
     <t>Y-tunnus</t>
   </si>
   <si>
     <t>Lähiosoite</t>
   </si>
   <si>
     <t>Yritystunnus</t>
   </si>
   <si>
@@ -1068,53 +1070,50 @@
   </si>
   <si>
     <t>Koksikaasu</t>
   </si>
   <si>
     <r>
       <t>1000 m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Masuunikaasu</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Maakaasu</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Turve</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Jyrsinturve</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Palaturve</t>
@@ -1507,50 +1506,62 @@
   </si>
   <si>
     <t>Voimalaitostunnus; Energiaviraston voimalaitokselle antama tunnusnumero (18.4.2007 asti: Adato Energia Oy:n voimalaitokselle antama tunnusnumero)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Voimalaitoksen sähkötehot ilmoitetaan nettotehoina tuotantolajeittain sopivasti eriteltyinä jäljempänä määritellyissä tuotantotilanteissa ja -olosuhteissa. Nettoteho saadaan vähentämällä voimalaitoksen bruttotehosta kauppa- ja teollisuusministeriön asetuksen (309/2003) mukaisten omakäyttölaitteiden tehon tarve niiltä osin kuin ne ovat käytössä kussakin tuotantotilanteessa. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Tuotantolajeittain ilmoitetut tehot on voitava laskea yhteen niin, että tuloksena on koko voimalaitoksen nettoteho</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
       </rPr>
       <t>. Teho ilmoitetaan MW:na yhden desimaalin tarkkuudella (esim. 1,1 MW). Aurinkosähkövoimaloiden teho ilmoitetaan verkkoon syötettävänä AC-tehona, eli invertteritehona.</t>
     </r>
+  </si>
+  <si>
+    <t>CO-kaasu</t>
+  </si>
+  <si>
+    <t>Energiavirasto lisännyt tämän luokan voimalaitosrekisteriä varten 5/2026. Numero 126 ei vastaa Tilastokeskuksen luokitusta (Mikään tämän ohjeen luokista ei vastaa Tilastokeskuksen nykyistä luokitusta)</t>
+  </si>
+  <si>
+    <t>Aurinko (S8)</t>
+  </si>
+  <si>
+    <t>Aurinkovoiman AC- eli invertteriteho. Aurinkovoimalle ei ole erillistä riviä kohdassa "Sähkön erillistuotanto" (käytetään S7), mutta tunnus S8 syötetään kohdassa "Polttoaineet" sarakkeeseen "tuotantomuoto".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="d\.m\.yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="mm\/yyyy"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2359,51 +2370,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="212">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2965,112 +2976,115 @@
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
     <cellStyle name="Normaali_Etusivu1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2019300</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>88900</xdr:rowOff>
+      <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1073" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FB099AB-A027-4323-AEC3-FC8067BBA5F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -3424,51 +3438,51 @@
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="12.08984375" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="6" width="12.6328125" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" customWidth="1"/>
     <col min="8" max="8" width="3.6328125" customWidth="1"/>
     <col min="9" max="9" width="10.08984375" customWidth="1"/>
     <col min="13" max="13" width="11.54296875" customWidth="1"/>
     <col min="18" max="18" width="4.08984375" customWidth="1"/>
     <col min="19" max="19" width="8.54296875" customWidth="1"/>
     <col min="20" max="20" width="30.6328125" customWidth="1"/>
     <col min="21" max="22" width="10.6328125" customWidth="1"/>
     <col min="23" max="23" width="10.54296875" customWidth="1"/>
     <col min="24" max="24" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:18" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:18" ht="18" x14ac:dyDescent="0.4">
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:18" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B6" s="6" t="s">
         <v>4</v>
@@ -3524,54 +3538,54 @@
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="J11" s="5"/>
       <c r="K11" s="17"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="4"/>
     </row>
     <row r="12" spans="2:18" ht="21.5" x14ac:dyDescent="0.35">
       <c r="B12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="184"/>
       <c r="D12" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="188"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="I12" s="1"/>
       <c r="J12" s="5"/>
-      <c r="K12" s="205"/>
-[...2 lines deleted...]
-      <c r="N12" s="206"/>
+      <c r="K12" s="206"/>
+      <c r="L12" s="207"/>
+      <c r="M12" s="207"/>
+      <c r="N12" s="207"/>
     </row>
     <row r="13" spans="2:18" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="192"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="I13" s="1"/>
       <c r="J13" s="5"/>
       <c r="K13" s="17"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="2:18" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="185"/>
       <c r="D14" s="24" t="s">
         <v>11</v>
       </c>
@@ -3657,55 +3671,55 @@
       </c>
       <c r="C19" s="196"/>
       <c r="D19" s="198"/>
       <c r="E19" s="29"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="I19" s="1"/>
       <c r="J19" s="5"/>
       <c r="K19" s="17"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
     </row>
     <row r="20" spans="2:16" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E20" s="29"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="I20" s="1"/>
       <c r="J20" s="5"/>
       <c r="K20" s="17"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="2:16" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="D21" s="207" t="s">
+      <c r="D21" s="208" t="s">
         <v>22</v>
       </c>
-      <c r="E21" s="208"/>
-      <c r="F21" s="209"/>
+      <c r="E21" s="209"/>
+      <c r="F21" s="210"/>
       <c r="G21" s="33"/>
     </row>
     <row r="22" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D22" s="34" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>28</v>
       </c>
@@ -3741,66 +3755,66 @@
       <c r="G25" s="45"/>
     </row>
     <row r="26" spans="2:16" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="44" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
     </row>
     <row r="27" spans="2:16" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B27" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="44" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="45"/>
       <c r="E27" s="45"/>
       <c r="F27" s="45"/>
       <c r="G27" s="45"/>
-      <c r="O27" s="210"/>
-      <c r="P27" s="211"/>
+      <c r="O27" s="211"/>
+      <c r="P27" s="212"/>
     </row>
     <row r="28" spans="2:16" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B28" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="44" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="45"/>
       <c r="E28" s="45"/>
       <c r="F28" s="45"/>
       <c r="G28" s="45"/>
-      <c r="O28" s="210"/>
-      <c r="P28" s="211"/>
+      <c r="O28" s="211"/>
+      <c r="P28" s="212"/>
     </row>
     <row r="29" spans="2:16" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="44" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="45"/>
       <c r="E29" s="45"/>
       <c r="F29" s="45"/>
       <c r="G29" s="45"/>
     </row>
     <row r="30" spans="2:16" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="44" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="45"/>
       <c r="E30" s="45"/>
       <c r="F30" s="45"/>
       <c r="G30" s="45"/>
     </row>
@@ -4347,51 +4361,51 @@
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.6328125" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="6" width="13.6328125" customWidth="1"/>
     <col min="7" max="7" width="11.90625" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="11.90625" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" customWidth="1"/>
     <col min="11" max="11" width="10.08984375" customWidth="1"/>
     <col min="15" max="15" width="11.54296875" customWidth="1"/>
     <col min="20" max="20" width="4.08984375" customWidth="1"/>
     <col min="21" max="21" width="8.54296875" customWidth="1"/>
     <col min="22" max="22" width="30.6328125" customWidth="1"/>
     <col min="23" max="24" width="10.6328125" customWidth="1"/>
     <col min="25" max="25" width="10.54296875" customWidth="1"/>
     <col min="26" max="26" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="2" spans="2:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="2:20" ht="18" x14ac:dyDescent="0.4">
       <c r="B3" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E4" s="90"/>
       <c r="F4" s="90"/>
       <c r="G4" s="90"/>
     </row>
     <row r="5" spans="2:20" x14ac:dyDescent="0.25">
@@ -4416,165 +4430,165 @@
     <row r="8" spans="2:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="96"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="L8" s="5"/>
       <c r="M8" s="17"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D9" s="17"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="K9" s="1"/>
       <c r="L9" s="5"/>
-      <c r="M9" s="205"/>
-[...2 lines deleted...]
-      <c r="P9" s="206"/>
+      <c r="M9" s="206"/>
+      <c r="N9" s="207"/>
+      <c r="O9" s="207"/>
+      <c r="P9" s="207"/>
     </row>
     <row r="10" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="97"/>
       <c r="C10" s="5"/>
       <c r="D10" s="17"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="K10" s="1"/>
       <c r="L10" s="5"/>
       <c r="M10" s="17"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
     </row>
     <row r="11" spans="2:20" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="1"/>
       <c r="C11" s="5"/>
       <c r="H11" s="98"/>
       <c r="I11" s="98"/>
     </row>
     <row r="12" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="99" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="100" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="101"/>
       <c r="E12" s="100" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="102"/>
       <c r="G12" s="103" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="33"/>
     </row>
     <row r="13" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="104"/>
       <c r="C13" s="105"/>
       <c r="D13" s="46" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="106" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="46" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="G13" s="107" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="108" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="109" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="110" t="s">
         <v>88</v>
       </c>
       <c r="E14" s="109" t="s">
         <v>88</v>
       </c>
       <c r="F14" s="111" t="s">
         <v>89</v>
       </c>
       <c r="G14" s="112" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="113"/>
       <c r="C15" s="114"/>
       <c r="D15" s="115"/>
       <c r="E15" s="115"/>
       <c r="F15" s="115"/>
       <c r="G15" s="116"/>
     </row>
     <row r="16" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="113"/>
       <c r="C16" s="114"/>
       <c r="D16" s="115"/>
       <c r="E16" s="115"/>
       <c r="F16" s="115"/>
       <c r="G16" s="116"/>
     </row>
     <row r="17" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B17" s="113"/>
       <c r="C17" s="114"/>
       <c r="D17" s="115"/>
       <c r="E17" s="115"/>
       <c r="F17" s="115"/>
       <c r="G17" s="116"/>
-      <c r="Q17" s="210"/>
-      <c r="R17" s="211"/>
+      <c r="Q17" s="211"/>
+      <c r="R17" s="212"/>
     </row>
     <row r="18" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B18" s="113"/>
       <c r="C18" s="114"/>
       <c r="D18" s="115"/>
       <c r="E18" s="115"/>
       <c r="F18" s="115"/>
       <c r="G18" s="116"/>
-      <c r="Q18" s="210"/>
-      <c r="R18" s="211"/>
+      <c r="Q18" s="211"/>
+      <c r="R18" s="212"/>
     </row>
     <row r="19" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="113"/>
       <c r="C19" s="114"/>
       <c r="D19" s="115"/>
       <c r="E19" s="115"/>
       <c r="F19" s="115"/>
       <c r="G19" s="116"/>
     </row>
     <row r="20" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="117"/>
       <c r="C20" s="118"/>
       <c r="D20" s="119"/>
       <c r="E20" s="119"/>
       <c r="F20" s="119"/>
       <c r="G20" s="116"/>
     </row>
     <row r="21" spans="2:20" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="120"/>
       <c r="C21" s="120"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="116"/>
     </row>
@@ -4910,80 +4924,80 @@
       <c r="Y68" s="90"/>
       <c r="Z68" s="90"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="Q17:R17"/>
     <mergeCell ref="Q18:R18"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;RSähköä tuottavia voimalaitoksia koskeva kysely</oddHeader>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Taul3"/>
-  <dimension ref="A1:H175"/>
+  <dimension ref="A1:H177"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A93" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C94" sqref="C94"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.90625" customWidth="1"/>
     <col min="2" max="2" width="81" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B3" s="125">
         <v>42059</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B5" s="126" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B6" s="126"/>
     </row>
     <row r="7" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B7" s="126" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B8" s="126" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="2:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="127" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="126" t="s">
         <v>95</v>
       </c>
     </row>
@@ -5013,102 +5027,102 @@
     <row r="15" spans="2:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="126" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="20" x14ac:dyDescent="0.4">
       <c r="B18" s="128" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="3"/>
     </row>
     <row r="20" spans="2:2" ht="13" x14ac:dyDescent="0.3">
       <c r="B20" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B21" s="129" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="129" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B23" s="129" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B24" s="129" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B25" s="129" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B26" s="129" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B27" s="129" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="2:2" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="204" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="29" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B29" s="129" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B30" s="129" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="2:2" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B32" s="129" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="2:8" ht="25" x14ac:dyDescent="0.25">
       <c r="B33" s="129" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B34" s="129" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="129" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B36" s="129" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B37" s="129" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B38" s="129" t="s">
         <v>115</v>
@@ -5189,443 +5203,453 @@
       </c>
     </row>
     <row r="59" spans="2:2" ht="13" x14ac:dyDescent="0.3">
       <c r="B59" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B60" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="62" spans="2:2" ht="13" x14ac:dyDescent="0.3">
       <c r="B62" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="64" spans="2:2" ht="13" x14ac:dyDescent="0.3">
       <c r="B64" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="2:2" ht="13" x14ac:dyDescent="0.3">
       <c r="B65" s="5"/>
     </row>
-    <row r="67" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="B67" s="133" t="s">
+    <row r="66" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B66" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="67" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B67" s="66" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="69" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="133" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="68" spans="2:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="126" t="s">
+    <row r="70" spans="2:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="126" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="70" spans="2:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="126" t="s">
+    <row r="72" spans="2:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="126" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="72" spans="2:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B72" s="5" t="s">
+    <row r="74" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B74" s="5" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="73" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B73" s="126" t="s">
+    <row r="75" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B75" s="126" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="75" spans="2:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B75" s="5" t="s">
+    <row r="77" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B77" s="5" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="76" spans="2:2" ht="25" x14ac:dyDescent="0.25">
-      <c r="B76" s="126" t="s">
+    <row r="78" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B78" s="126" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="78" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B78" t="s">
+    <row r="80" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="80" spans="2:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B80" s="5" t="s">
+    <row r="82" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B82" s="5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="81" spans="1:2" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B81" s="126" t="s">
+    <row r="83" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B83" s="126" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="83" spans="1:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B83" s="5" t="s">
+    <row r="85" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B85" s="5" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="84" spans="1:2" ht="25" x14ac:dyDescent="0.25">
-      <c r="B84" s="126" t="s">
+    <row r="86" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B86" s="126" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="86" spans="1:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B86" s="5" t="s">
+    <row r="88" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B88" s="5" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="87" spans="1:2" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B87" s="126" t="s">
+    <row r="89" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B89" s="126" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="89" spans="1:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B89" s="5" t="s">
+    <row r="91" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B91" s="5" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="90" spans="1:2" ht="25" x14ac:dyDescent="0.25">
-      <c r="B90" s="126" t="s">
+    <row r="92" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B92" s="126" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="93" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="B93" s="133" t="s">
+    <row r="95" spans="2:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B95" s="133" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="94" spans="1:2" ht="101" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B96" s="5" t="s">
+    <row r="96" spans="2:2" ht="101" x14ac:dyDescent="0.25">
+      <c r="B96" s="126" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="126"/>
+    </row>
+    <row r="98" spans="1:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B98" s="5" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="97" spans="2:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B97" s="126" t="s">
+    <row r="99" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="126" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="99" spans="2:2" ht="87.5" x14ac:dyDescent="0.25">
-      <c r="B99" s="126" t="s">
+    <row r="101" spans="1:2" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="B101" s="126" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="101" spans="2:2" ht="13" x14ac:dyDescent="0.3">
-      <c r="B101" s="5" t="s">
+    <row r="103" spans="1:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B103" s="5" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="102" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B102" s="126" t="s">
+    <row r="104" spans="1:2" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B104" s="126" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="104" spans="2:2" ht="50" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="106" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:2" ht="50" x14ac:dyDescent="0.25">
       <c r="B106" s="126" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B108" s="126" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="108" spans="2:2" ht="87.5" x14ac:dyDescent="0.25">
-      <c r="B108" s="126" t="s">
+    <row r="110" spans="1:2" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="B110" s="126" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="109" spans="2:2" ht="87.5" x14ac:dyDescent="0.25">
-      <c r="B109" s="126" t="s">
+    <row r="111" spans="1:2" ht="87.5" x14ac:dyDescent="0.25">
+      <c r="B111" s="126" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="110" spans="2:2" ht="50" x14ac:dyDescent="0.25">
-      <c r="B110" s="126" t="s">
+    <row r="112" spans="1:2" ht="50" x14ac:dyDescent="0.25">
+      <c r="B112" s="126" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="111" spans="2:2" ht="50" x14ac:dyDescent="0.25">
-      <c r="B111" s="126" t="s">
+    <row r="113" spans="2:2" ht="50" x14ac:dyDescent="0.25">
+      <c r="B113" s="126" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="113" spans="2:5" ht="25" x14ac:dyDescent="0.25">
-      <c r="B113" s="126" t="s">
+    <row r="115" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B115" s="126" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="115" spans="2:5" ht="62.5" x14ac:dyDescent="0.25">
-      <c r="B115" s="134" t="s">
+    <row r="117" spans="2:2" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="B117" s="134" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="117" spans="2:5" ht="62.5" x14ac:dyDescent="0.25">
-      <c r="B117" s="126" t="s">
+    <row r="119" spans="2:2" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="B119" s="126" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="118" spans="2:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B119" s="130" t="s">
+    <row r="120" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B120" s="126"/>
+    </row>
+    <row r="121" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B121" s="130" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="120" spans="2:5" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B122" s="5" t="s">
+    <row r="122" spans="2:2" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="126" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="124" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B124" s="5" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="123" spans="2:5" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B123" s="126" t="s">
+    <row r="125" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B125" s="126" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="125" spans="2:5" ht="13" x14ac:dyDescent="0.3">
-      <c r="B125" s="5" t="s">
+    <row r="127" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B127" s="5" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="126" spans="2:5" ht="25" x14ac:dyDescent="0.25">
-      <c r="B126" s="129" t="s">
+    <row r="128" spans="2:2" ht="25" x14ac:dyDescent="0.25">
+      <c r="B128" s="129" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="127" spans="2:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B128" s="128" t="s">
+    <row r="129" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E129" s="66"/>
+    </row>
+    <row r="130" spans="2:5" ht="20" x14ac:dyDescent="0.4">
+      <c r="B130" s="128" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="129" spans="2:2" ht="75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="131" spans="2:2" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="131" spans="2:5" ht="75" x14ac:dyDescent="0.25">
       <c r="B131" s="126" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B132" s="126"/>
+    </row>
+    <row r="133" spans="2:5" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B133" s="126" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="133" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B133" t="s">
+    <row r="135" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B135" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="135" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B135" t="s">
+    <row r="137" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B137" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="136" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B136" t="s">
+    <row r="138" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B138" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="137" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B137" t="s">
+    <row r="139" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B139" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="138" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B138" t="s">
+    <row r="140" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B140" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="139" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B139" t="s">
+    <row r="141" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B141" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="140" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B140" t="s">
+    <row r="142" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B142" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="141" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B141" t="s">
+    <row r="143" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B143" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="142" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B142" t="s">
+    <row r="144" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B144" t="s">
         <v>173</v>
-      </c>
-[...8 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="145" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B145" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="146" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B146" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="147" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B147" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="148" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B148" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="149" spans="2:2" ht="39" x14ac:dyDescent="0.3">
-      <c r="B149" s="135" t="s">
+    <row r="151" spans="2:2" ht="39" x14ac:dyDescent="0.3">
+      <c r="B151" s="135" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="152" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B152" s="5"/>
+    </row>
+    <row r="154" spans="2:2" ht="20" x14ac:dyDescent="0.4">
+      <c r="B154" s="128" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="150" spans="2:2" ht="13" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B152" s="128" t="s">
+    <row r="155" spans="2:2" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="126" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="153" spans="2:2" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="B156" s="126" t="s">
+    <row r="157" spans="2:2" ht="26" x14ac:dyDescent="0.3">
+      <c r="B157" s="136" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="158" spans="2:2" ht="50" x14ac:dyDescent="0.25">
+      <c r="B158" s="126" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="157" spans="2:2" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B159" s="126" t="s">
+    <row r="159" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B159" s="126"/>
+    </row>
+    <row r="160" spans="2:2" ht="13" x14ac:dyDescent="0.3">
+      <c r="B160" s="130" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" ht="25" x14ac:dyDescent="0.25">
+      <c r="B161" s="126" t="s">
         <v>179</v>
-      </c>
-[...6 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="162" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B162" s="126"/>
     </row>
     <row r="163" spans="2:4" ht="25" x14ac:dyDescent="0.25">
-      <c r="B163" s="126" t="s">
-        <v>180</v>
+      <c r="B163" s="129" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="164" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B164" s="126"/>
     </row>
-    <row r="165" spans="2:4" ht="38.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D165" s="203"/>
+    <row r="165" spans="2:4" ht="25" x14ac:dyDescent="0.25">
+      <c r="B165" s="126" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="166" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B166" s="126"/>
     </row>
-    <row r="167" spans="2:4" ht="62.5" x14ac:dyDescent="0.25">
+    <row r="167" spans="2:4" ht="38.5" x14ac:dyDescent="0.35">
       <c r="B167" s="129" t="s">
-        <v>374</v>
-[...11 lines deleted...]
-      <c r="B174" s="66"/>
+        <v>371</v>
+      </c>
+      <c r="D167" s="203"/>
+    </row>
+    <row r="168" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B168" s="126"/>
+    </row>
+    <row r="169" spans="2:4" ht="62.5" x14ac:dyDescent="0.25">
+      <c r="B169" s="129" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="172" spans="2:4" ht="13" x14ac:dyDescent="0.3">
+      <c r="B172" s="5" t="s">
+        <v>378</v>
+      </c>
     </row>
     <row r="175" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B175" s="66"/>
+    </row>
+    <row r="176" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B176" s="66"/>
+    </row>
+    <row r="177" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B177" s="66"/>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="39" max="1" man="1"/>
-    <brk id="79" max="1" man="1"/>
-[...1 lines deleted...]
-    <brk id="151" max="1" man="1"/>
+    <brk id="81" max="1" man="1"/>
+    <brk id="126" max="1" man="1"/>
+    <brk id="153" max="1" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Taul4"/>
-  <dimension ref="A2:O109"/>
+  <dimension ref="A2:O110"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView showGridLines="0" topLeftCell="A38" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="137" customWidth="1"/>
     <col min="2" max="2" width="2.90625" style="137" customWidth="1"/>
     <col min="3" max="4" width="1.90625" style="137" customWidth="1"/>
     <col min="5" max="5" width="48.08984375" style="137" customWidth="1"/>
     <col min="6" max="6" width="12.90625" style="140" customWidth="1"/>
     <col min="7" max="7" width="14.90625" style="140" customWidth="1"/>
     <col min="8" max="8" width="17.36328125" style="140" customWidth="1"/>
     <col min="9" max="9" width="11.453125" style="137" customWidth="1"/>
     <col min="10" max="10" width="8.90625" style="137" customWidth="1"/>
     <col min="11" max="11" width="20.453125" style="137" customWidth="1"/>
     <col min="12" max="12" width="17.08984375" style="137" customWidth="1"/>
     <col min="13" max="13" width="13.54296875" style="137" customWidth="1"/>
     <col min="14" max="16384" width="11.453125" style="137"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="F2" s="138"/>
       <c r="G2" s="139">
         <v>38378</v>
       </c>
     </row>
@@ -6333,1356 +6357,1379 @@
       <c r="L42" s="153"/>
     </row>
     <row r="43" spans="1:12" s="133" customFormat="1" ht="19" x14ac:dyDescent="0.4">
       <c r="A43" s="154" t="s">
         <v>257</v>
       </c>
       <c r="C43" s="154"/>
       <c r="D43" s="154" t="s">
         <v>258</v>
       </c>
       <c r="E43" s="154"/>
       <c r="F43" s="156" t="s">
         <v>256</v>
       </c>
       <c r="G43" s="161">
         <v>259</v>
       </c>
       <c r="H43" s="162">
         <v>3.8</v>
       </c>
       <c r="I43" s="163"/>
       <c r="J43" s="137"/>
       <c r="L43" s="153"/>
     </row>
     <row r="44" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A44" s="154" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="154"/>
+      <c r="A44" s="164">
+        <v>126</v>
+      </c>
+      <c r="C44" s="154"/>
+      <c r="D44" s="205" t="s">
+        <v>383</v>
+      </c>
       <c r="E44" s="154"/>
-      <c r="F44" s="140"/>
-[...2 lines deleted...]
-      <c r="I44" s="137"/>
+      <c r="F44" s="156"/>
+      <c r="G44" s="161"/>
+      <c r="H44" s="162"/>
+      <c r="I44" s="163" t="s">
+        <v>384</v>
+      </c>
       <c r="J44" s="137"/>
       <c r="L44" s="153"/>
     </row>
-    <row r="45" spans="1:12" s="133" customFormat="1" ht="19" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      </c>
+    <row r="45" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A45" s="154">
+        <v>13</v>
+      </c>
+      <c r="C45" s="154" t="s">
+        <v>259</v>
+      </c>
+      <c r="D45" s="154"/>
       <c r="E45" s="154"/>
-      <c r="F45" s="156" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F45" s="140"/>
+      <c r="G45" s="155"/>
+      <c r="H45" s="140"/>
       <c r="I45" s="137"/>
       <c r="J45" s="137"/>
       <c r="L45" s="153"/>
     </row>
-    <row r="46" spans="1:12" s="133" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A46" s="154"/>
+    <row r="46" spans="1:12" s="133" customFormat="1" ht="19" x14ac:dyDescent="0.4">
+      <c r="A46" s="154" t="s">
+        <v>260</v>
+      </c>
       <c r="C46" s="154"/>
-      <c r="D46" s="154"/>
+      <c r="D46" s="154" t="s">
+        <v>259</v>
+      </c>
       <c r="E46" s="154"/>
-      <c r="F46" s="156"/>
-[...1 lines deleted...]
-      <c r="H46" s="158"/>
+      <c r="F46" s="156" t="s">
+        <v>256</v>
+      </c>
+      <c r="G46" s="158">
+        <v>56.1</v>
+      </c>
+      <c r="H46" s="158">
+        <v>36</v>
+      </c>
       <c r="I46" s="137"/>
       <c r="J46" s="137"/>
       <c r="L46" s="153"/>
     </row>
-    <row r="47" spans="1:12" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A47" s="148" t="s">
+    <row r="47" spans="1:12" s="133" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="154"/>
+      <c r="C47" s="154"/>
+      <c r="D47" s="154"/>
+      <c r="E47" s="154"/>
+      <c r="F47" s="156"/>
+      <c r="G47" s="158"/>
+      <c r="H47" s="158"/>
+      <c r="I47" s="137"/>
+      <c r="J47" s="137"/>
+      <c r="L47" s="153"/>
+    </row>
+    <row r="48" spans="1:12" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A48" s="148" t="s">
+        <v>261</v>
+      </c>
+      <c r="B48" s="148" t="s">
         <v>262</v>
       </c>
-      <c r="B47" s="148" t="s">
-[...25 lines deleted...]
-      <c r="J48" s="137"/>
+      <c r="C48" s="148"/>
+      <c r="D48" s="148"/>
+      <c r="E48" s="148"/>
+      <c r="F48" s="149"/>
+      <c r="G48" s="150"/>
+      <c r="H48" s="149"/>
+      <c r="I48" s="152"/>
+      <c r="J48" s="152"/>
       <c r="L48" s="153"/>
     </row>
     <row r="49" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A49" s="154" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="C49" s="154" t="s">
+        <v>262</v>
+      </c>
+      <c r="D49" s="154"/>
       <c r="E49" s="154"/>
-      <c r="F49" s="156" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F49" s="140"/>
+      <c r="G49" s="155"/>
+      <c r="H49" s="140"/>
       <c r="I49" s="137"/>
       <c r="J49" s="137"/>
       <c r="L49" s="153"/>
     </row>
     <row r="50" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A50" s="154" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C50" s="154"/>
       <c r="D50" s="154" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E50" s="154"/>
       <c r="F50" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G50" s="158">
-        <v>102</v>
+        <v>105.9</v>
       </c>
       <c r="H50" s="156">
-        <v>12.3</v>
+        <v>10.1</v>
       </c>
       <c r="I50" s="137"/>
       <c r="J50" s="137"/>
       <c r="L50" s="153"/>
     </row>
     <row r="51" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A51" s="164">
-        <v>213</v>
+      <c r="A51" s="154" t="s">
+        <v>266</v>
       </c>
       <c r="C51" s="154"/>
       <c r="D51" s="154" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E51" s="154"/>
       <c r="F51" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G51" s="158">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H51" s="156">
-        <v>20.9</v>
+        <v>12.3</v>
       </c>
       <c r="I51" s="137"/>
       <c r="J51" s="137"/>
       <c r="L51" s="153"/>
     </row>
-    <row r="52" spans="1:13" s="145" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="H52" s="144"/>
+    <row r="52" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A52" s="164">
+        <v>213</v>
+      </c>
+      <c r="C52" s="154"/>
+      <c r="D52" s="154" t="s">
+        <v>268</v>
+      </c>
+      <c r="E52" s="154"/>
+      <c r="F52" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="158">
+        <v>97</v>
+      </c>
+      <c r="H52" s="156">
+        <v>20.9</v>
+      </c>
+      <c r="I52" s="137"/>
+      <c r="J52" s="137"/>
       <c r="L52" s="153"/>
     </row>
-    <row r="53" spans="1:13" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A53" s="148" t="s">
+    <row r="53" spans="1:13" s="145" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="143"/>
+      <c r="B53" s="143"/>
+      <c r="C53" s="143"/>
+      <c r="D53" s="143"/>
+      <c r="E53" s="143"/>
+      <c r="F53" s="144"/>
+      <c r="G53" s="144"/>
+      <c r="H53" s="144"/>
+      <c r="L53" s="153"/>
+    </row>
+    <row r="54" spans="1:13" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A54" s="148" t="s">
+        <v>269</v>
+      </c>
+      <c r="B54" s="148" t="s">
         <v>270</v>
       </c>
-      <c r="B53" s="148" t="s">
-[...25 lines deleted...]
-      <c r="J54" s="137"/>
+      <c r="C54" s="148"/>
+      <c r="D54" s="148"/>
+      <c r="E54" s="148"/>
+      <c r="F54" s="149"/>
+      <c r="G54" s="165"/>
+      <c r="H54" s="151"/>
+      <c r="I54" s="152"/>
+      <c r="J54" s="152"/>
       <c r="L54" s="153"/>
     </row>
     <row r="55" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A55" s="154" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="C55" s="154" t="s">
+        <v>272</v>
+      </c>
+      <c r="D55" s="154"/>
       <c r="E55" s="154"/>
       <c r="F55" s="140"/>
       <c r="G55" s="155"/>
       <c r="H55" s="140"/>
       <c r="I55" s="137"/>
-      <c r="J55" s="163"/>
-      <c r="K55" s="166"/>
+      <c r="J55" s="137"/>
       <c r="L55" s="153"/>
-      <c r="M55" s="167"/>
-[...23 lines deleted...]
-      <c r="K56" s="170"/>
+    </row>
+    <row r="56" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A56" s="154" t="s">
+        <v>273</v>
+      </c>
+      <c r="C56" s="154"/>
+      <c r="D56" s="154" t="s">
+        <v>274</v>
+      </c>
+      <c r="E56" s="154"/>
+      <c r="F56" s="140"/>
+      <c r="G56" s="155"/>
+      <c r="H56" s="140"/>
+      <c r="I56" s="137"/>
+      <c r="J56" s="163"/>
+      <c r="K56" s="166"/>
       <c r="L56" s="153"/>
-      <c r="M56" s="159"/>
+      <c r="M56" s="167"/>
     </row>
     <row r="57" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A57" s="157" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C57" s="157"/>
       <c r="D57" s="157"/>
       <c r="E57" s="157" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F57" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G57" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H57" s="140">
+        <v>10.6</v>
+      </c>
+      <c r="I57" s="137" t="s">
         <v>278</v>
       </c>
-      <c r="H57" s="140">
-[...4 lines deleted...]
-      </c>
       <c r="J57" s="169"/>
-      <c r="K57" s="159"/>
+      <c r="K57" s="170"/>
       <c r="L57" s="153"/>
       <c r="M57" s="159"/>
     </row>
     <row r="58" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A58" s="157" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C58" s="157"/>
       <c r="D58" s="157"/>
       <c r="E58" s="157" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="F58" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G58" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H58" s="140">
+        <v>10.4</v>
+      </c>
+      <c r="I58" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J58" s="169"/>
       <c r="K58" s="159"/>
       <c r="L58" s="153"/>
       <c r="M58" s="159"/>
     </row>
-    <row r="59" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A59" s="154" t="s">
+    <row r="59" spans="1:13" ht="18" x14ac:dyDescent="0.4">
+      <c r="A59" s="157" t="s">
+        <v>281</v>
+      </c>
+      <c r="C59" s="157"/>
+      <c r="D59" s="157"/>
+      <c r="E59" s="157" t="s">
+        <v>282</v>
+      </c>
+      <c r="F59" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H59" s="140">
+        <v>8.5</v>
+      </c>
+      <c r="I59" s="137" t="s">
+        <v>278</v>
+      </c>
+      <c r="J59" s="169"/>
+      <c r="K59" s="159"/>
+      <c r="L59" s="153"/>
+      <c r="M59" s="159"/>
+    </row>
+    <row r="60" spans="1:13" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A60" s="154" t="s">
+        <v>283</v>
+      </c>
+      <c r="C60" s="154"/>
+      <c r="D60" s="154" t="s">
         <v>284</v>
       </c>
-      <c r="C59" s="154"/>
-[...34 lines deleted...]
-      <c r="K60" s="159"/>
+      <c r="E60" s="154"/>
+      <c r="F60" s="140"/>
+      <c r="G60" s="155"/>
+      <c r="I60" s="137"/>
+      <c r="J60" s="171"/>
+      <c r="K60" s="167"/>
       <c r="L60" s="153"/>
-      <c r="M60" s="159"/>
+      <c r="M60" s="167"/>
     </row>
     <row r="61" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A61" s="157" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C61" s="157"/>
       <c r="D61" s="157"/>
       <c r="E61" s="157" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F61" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G61" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H61" s="140">
+        <v>6.3</v>
+      </c>
+      <c r="I61" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J61" s="172"/>
       <c r="K61" s="159"/>
       <c r="L61" s="153"/>
       <c r="M61" s="159"/>
     </row>
     <row r="62" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A62" s="157" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C62" s="157"/>
       <c r="D62" s="157"/>
       <c r="E62" s="157" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F62" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G62" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H62" s="140">
+        <v>6.1</v>
+      </c>
+      <c r="I62" s="137" t="s">
         <v>278</v>
       </c>
-      <c r="H62" s="140">
-[...4 lines deleted...]
-      </c>
       <c r="J62" s="172"/>
-      <c r="K62" s="170"/>
+      <c r="K62" s="159"/>
       <c r="L62" s="153"/>
       <c r="M62" s="159"/>
     </row>
     <row r="63" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A63" s="157" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C63" s="157"/>
       <c r="D63" s="157"/>
       <c r="E63" s="157" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F63" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G63" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H63" s="140">
+        <v>10.4</v>
+      </c>
+      <c r="I63" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J63" s="172"/>
       <c r="K63" s="170"/>
       <c r="L63" s="153"/>
       <c r="M63" s="159"/>
     </row>
     <row r="64" spans="1:13" ht="18" x14ac:dyDescent="0.4">
       <c r="A64" s="157" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C64" s="157"/>
       <c r="D64" s="157"/>
-      <c r="E64" s="173" t="s">
-        <v>295</v>
+      <c r="E64" s="157" t="s">
+        <v>292</v>
       </c>
       <c r="F64" s="156" t="s">
         <v>196</v>
       </c>
-      <c r="G64" s="174"/>
+      <c r="G64" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H64" s="140">
+        <v>6.5</v>
+      </c>
       <c r="I64" s="137" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J64" s="172"/>
       <c r="K64" s="170"/>
       <c r="L64" s="153"/>
       <c r="M64" s="159"/>
     </row>
-    <row r="65" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="E65" s="154"/>
+    <row r="65" spans="1:15" ht="18" x14ac:dyDescent="0.4">
+      <c r="A65" s="157" t="s">
+        <v>293</v>
+      </c>
+      <c r="C65" s="157"/>
+      <c r="D65" s="157"/>
+      <c r="E65" s="173" t="s">
+        <v>294</v>
+      </c>
       <c r="F65" s="156" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="G65" s="168" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="174"/>
+      <c r="I65" s="137" t="s">
         <v>278</v>
       </c>
-      <c r="H65" s="156">
-[...5 lines deleted...]
-      <c r="J65" s="137"/>
+      <c r="J65" s="172"/>
+      <c r="K65" s="170"/>
       <c r="L65" s="153"/>
+      <c r="M65" s="159"/>
     </row>
     <row r="66" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A66" s="154" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C66" s="154"/>
       <c r="D66" s="154" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E66" s="154"/>
       <c r="F66" s="156" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="G66" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" s="156">
+        <v>11.7</v>
+      </c>
+      <c r="I66" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J66" s="137"/>
       <c r="L66" s="153"/>
     </row>
     <row r="67" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A67" s="154"/>
+      <c r="A67" s="154" t="s">
+        <v>298</v>
+      </c>
       <c r="C67" s="154"/>
       <c r="D67" s="154" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E67" s="154"/>
-      <c r="F67" s="156"/>
-[...2 lines deleted...]
-      <c r="I67" s="137"/>
+      <c r="F67" s="156" t="s">
+        <v>300</v>
+      </c>
+      <c r="G67" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H67" s="175" t="s">
+        <v>301</v>
+      </c>
+      <c r="I67" s="137" t="s">
+        <v>278</v>
+      </c>
       <c r="J67" s="137"/>
       <c r="L67" s="153"/>
     </row>
     <row r="68" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A68" s="154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A68" s="154"/>
       <c r="C68" s="154"/>
       <c r="D68" s="154" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E68" s="154"/>
-      <c r="F68" s="156" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="F68" s="156"/>
+      <c r="G68" s="158"/>
+      <c r="H68" s="156"/>
+      <c r="I68" s="137"/>
       <c r="J68" s="137"/>
       <c r="L68" s="153"/>
     </row>
     <row r="69" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A69" s="154" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C69" s="154"/>
       <c r="D69" s="154" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E69" s="154"/>
       <c r="F69" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G69" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" s="140">
+        <v>13</v>
+      </c>
+      <c r="I69" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J69" s="137"/>
       <c r="L69" s="153"/>
     </row>
     <row r="70" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A70" s="154" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C70" s="154"/>
       <c r="D70" s="154" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E70" s="154"/>
       <c r="F70" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G70" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H70" s="156">
+        <v>16</v>
+      </c>
+      <c r="I70" s="137" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J70" s="137"/>
       <c r="L70" s="153"/>
     </row>
     <row r="71" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A71" s="154" t="s">
-        <v>310</v>
-[...4 lines deleted...]
-      <c r="D71" s="154"/>
+        <v>307</v>
+      </c>
+      <c r="C71" s="154"/>
+      <c r="D71" s="154" t="s">
+        <v>308</v>
+      </c>
       <c r="E71" s="154"/>
-      <c r="F71" s="140"/>
-[...2 lines deleted...]
-      <c r="I71" s="137"/>
+      <c r="F71" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="168" t="s">
+        <v>277</v>
+      </c>
+      <c r="H71" s="156">
+        <v>10</v>
+      </c>
+      <c r="I71" s="137" t="s">
+        <v>278</v>
+      </c>
       <c r="J71" s="137"/>
       <c r="L71" s="153"/>
     </row>
     <row r="72" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A72" s="154" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="C72" s="154" t="s">
+        <v>310</v>
+      </c>
+      <c r="D72" s="154"/>
       <c r="E72" s="154"/>
       <c r="F72" s="140"/>
       <c r="G72" s="155"/>
       <c r="H72" s="140"/>
       <c r="I72" s="137"/>
       <c r="J72" s="137"/>
       <c r="L72" s="153"/>
     </row>
-    <row r="73" spans="1:15" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...21 lines deleted...]
-      <c r="K73" s="177"/>
+    <row r="73" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A73" s="154" t="s">
+        <v>311</v>
+      </c>
+      <c r="C73" s="154"/>
+      <c r="D73" s="154" t="s">
+        <v>312</v>
+      </c>
+      <c r="E73" s="154"/>
+      <c r="F73" s="140"/>
+      <c r="G73" s="155"/>
+      <c r="H73" s="140"/>
+      <c r="I73" s="137"/>
+      <c r="J73" s="137"/>
       <c r="L73" s="153"/>
-      <c r="M73" s="177"/>
-      <c r="N73" s="163"/>
     </row>
     <row r="74" spans="1:15" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74" s="176" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B74" s="137"/>
       <c r="C74" s="157"/>
       <c r="D74" s="157"/>
       <c r="E74" s="141" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="F74" s="156" t="s">
         <v>256</v>
       </c>
-      <c r="G74" s="155">
-        <v>56.1</v>
+      <c r="G74" s="155" t="s">
+        <v>315</v>
       </c>
       <c r="H74" s="140">
-        <v>20.5</v>
+        <v>15</v>
       </c>
       <c r="I74" s="137" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="K74" s="177"/>
       <c r="L74" s="153"/>
       <c r="M74" s="177"/>
       <c r="N74" s="163"/>
     </row>
     <row r="75" spans="1:15" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="176" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B75" s="137"/>
       <c r="C75" s="157"/>
       <c r="D75" s="157"/>
       <c r="E75" s="141" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F75" s="156" t="s">
         <v>256</v>
       </c>
       <c r="G75" s="155">
         <v>56.1</v>
       </c>
       <c r="H75" s="140">
-        <v>15</v>
+        <v>20.5</v>
       </c>
       <c r="I75" s="137" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="K75" s="177"/>
       <c r="L75" s="153"/>
       <c r="M75" s="177"/>
       <c r="N75" s="163"/>
     </row>
     <row r="76" spans="1:15" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76" s="176" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B76" s="137"/>
       <c r="C76" s="157"/>
       <c r="D76" s="157"/>
       <c r="E76" s="141" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="F76" s="156" t="s">
         <v>256</v>
       </c>
       <c r="G76" s="155">
         <v>56.1</v>
       </c>
       <c r="H76" s="140">
         <v>15</v>
       </c>
       <c r="I76" s="137" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="K76" s="177"/>
       <c r="L76" s="153"/>
       <c r="M76" s="177"/>
       <c r="N76" s="163"/>
     </row>
-    <row r="77" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="E77" s="154"/>
+    <row r="77" spans="1:15" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="176" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" s="137"/>
+      <c r="C77" s="157"/>
+      <c r="D77" s="157"/>
+      <c r="E77" s="141" t="s">
+        <v>321</v>
+      </c>
       <c r="F77" s="156" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>77.400000000000006</v>
+        <v>256</v>
+      </c>
+      <c r="G77" s="155">
+        <v>56.1</v>
       </c>
       <c r="H77" s="140">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I77" s="137" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="K77" s="179"/>
+        <v>278</v>
+      </c>
+      <c r="K77" s="177"/>
       <c r="L77" s="153"/>
-      <c r="M77" s="167"/>
-      <c r="N77" s="167"/>
+      <c r="M77" s="177"/>
+      <c r="N77" s="163"/>
     </row>
     <row r="78" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A78" s="154" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C78" s="154"/>
       <c r="D78" s="154" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E78" s="154"/>
-      <c r="F78" s="156"/>
-      <c r="K78" s="180"/>
+      <c r="F78" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G78" s="178">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="H78" s="140">
+        <v>40</v>
+      </c>
+      <c r="I78" s="137" t="s">
+        <v>278</v>
+      </c>
+      <c r="K78" s="179"/>
       <c r="L78" s="153"/>
-      <c r="M78" s="180"/>
-[...1 lines deleted...]
-      <c r="O78" s="181"/>
+      <c r="M78" s="167"/>
+      <c r="N78" s="167"/>
     </row>
     <row r="79" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A79" s="176">
+      <c r="A79" s="154" t="s">
+        <v>324</v>
+      </c>
+      <c r="C79" s="154"/>
+      <c r="D79" s="154" t="s">
+        <v>325</v>
+      </c>
+      <c r="E79" s="154"/>
+      <c r="F79" s="156"/>
+      <c r="K79" s="180"/>
+      <c r="L79" s="153"/>
+      <c r="M79" s="180"/>
+      <c r="N79" s="180"/>
+      <c r="O79" s="181"/>
+    </row>
+    <row r="80" spans="1:15" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A80" s="176">
         <v>3231</v>
-      </c>
-[...26 lines deleted...]
-        <v>3232</v>
       </c>
       <c r="B80" s="137"/>
       <c r="C80" s="157"/>
       <c r="D80" s="157"/>
-      <c r="E80" s="141" t="s">
-        <v>329</v>
+      <c r="E80" s="157" t="s">
+        <v>326</v>
       </c>
       <c r="F80" s="156" t="s">
         <v>196</v>
       </c>
-      <c r="G80" s="155">
-        <v>17</v>
+      <c r="G80" s="182">
+        <v>31.8</v>
       </c>
       <c r="H80" s="140">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="I80" s="137" t="s">
-        <v>328</v>
-      </c>
+        <v>327</v>
+      </c>
+      <c r="J80" s="159"/>
       <c r="K80" s="177"/>
       <c r="L80" s="153"/>
       <c r="M80" s="177"/>
       <c r="N80" s="163"/>
     </row>
-    <row r="81" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+    <row r="81" spans="1:14" s="133" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A81" s="176">
-        <v>3233</v>
+        <v>3232</v>
       </c>
       <c r="B81" s="137"/>
       <c r="C81" s="157"/>
       <c r="D81" s="157"/>
-      <c r="E81" s="157" t="s">
-        <v>330</v>
+      <c r="E81" s="141" t="s">
+        <v>328</v>
       </c>
       <c r="F81" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G81" s="155">
-        <v>11.4</v>
+        <v>17</v>
       </c>
       <c r="H81" s="140">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I81" s="137" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="K81" s="163"/>
+        <v>327</v>
+      </c>
+      <c r="K81" s="177"/>
       <c r="L81" s="153"/>
       <c r="M81" s="177"/>
       <c r="N81" s="163"/>
     </row>
     <row r="82" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A82" s="176">
-        <v>3239</v>
+        <v>3233</v>
       </c>
       <c r="B82" s="137"/>
       <c r="C82" s="157"/>
       <c r="D82" s="157"/>
       <c r="E82" s="157" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F82" s="156" t="s">
         <v>196</v>
       </c>
-      <c r="G82" s="182">
+      <c r="G82" s="155">
+        <v>11.4</v>
+      </c>
+      <c r="H82" s="140">
+        <v>12</v>
+      </c>
+      <c r="I82" s="137" t="s">
+        <v>327</v>
+      </c>
+      <c r="K82" s="163"/>
+      <c r="L82" s="153"/>
+      <c r="M82" s="177"/>
+      <c r="N82" s="163"/>
+    </row>
+    <row r="83" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A83" s="176">
+        <v>3239</v>
+      </c>
+      <c r="B83" s="137"/>
+      <c r="C83" s="157"/>
+      <c r="D83" s="157"/>
+      <c r="E83" s="157" t="s">
+        <v>330</v>
+      </c>
+      <c r="F83" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G83" s="182">
         <v>110</v>
       </c>
-      <c r="H82" s="140">
+      <c r="H83" s="140">
         <v>10</v>
       </c>
-      <c r="I82" s="137"/>
-[...6 lines deleted...]
-      <c r="A83" s="154" t="s">
+      <c r="I83" s="137"/>
+      <c r="K83" s="177"/>
+      <c r="L83" s="153"/>
+      <c r="M83" s="167"/>
+      <c r="N83" s="167"/>
+    </row>
+    <row r="84" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A84" s="154" t="s">
+        <v>331</v>
+      </c>
+      <c r="C84" s="154"/>
+      <c r="D84" s="154" t="s">
         <v>332</v>
       </c>
-      <c r="C83" s="154"/>
-[...16 lines deleted...]
-      <c r="D84" s="154"/>
       <c r="E84" s="154"/>
       <c r="F84" s="156"/>
       <c r="G84" s="158"/>
       <c r="H84" s="156"/>
-      <c r="I84" s="137"/>
+      <c r="I84" s="137" t="s">
+        <v>333</v>
+      </c>
       <c r="K84" s="137"/>
       <c r="L84" s="153"/>
     </row>
-    <row r="85" spans="1:14" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A85" s="148" t="s">
+    <row r="85" spans="1:14" s="133" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="154"/>
+      <c r="C85" s="154"/>
+      <c r="D85" s="154"/>
+      <c r="E85" s="154"/>
+      <c r="F85" s="156"/>
+      <c r="G85" s="158"/>
+      <c r="H85" s="156"/>
+      <c r="I85" s="137"/>
+      <c r="K85" s="137"/>
+      <c r="L85" s="153"/>
+    </row>
+    <row r="86" spans="1:14" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A86" s="148" t="s">
+        <v>334</v>
+      </c>
+      <c r="B86" s="148" t="s">
         <v>335</v>
       </c>
-      <c r="B85" s="148" t="s">
-[...25 lines deleted...]
-      <c r="J86" s="137"/>
+      <c r="C86" s="148"/>
+      <c r="D86" s="148"/>
+      <c r="E86" s="148"/>
+      <c r="F86" s="149"/>
+      <c r="G86" s="150"/>
+      <c r="H86" s="183"/>
+      <c r="I86" s="152"/>
+      <c r="J86" s="152"/>
       <c r="L86" s="153"/>
     </row>
     <row r="87" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A87" s="154" t="s">
-        <v>339</v>
-[...4 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="C87" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="D87" s="154"/>
       <c r="E87" s="154"/>
-      <c r="F87" s="156" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="140"/>
+      <c r="G87" s="155"/>
       <c r="H87" s="140"/>
       <c r="I87" s="137"/>
       <c r="J87" s="137"/>
       <c r="L87" s="153"/>
     </row>
     <row r="88" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A88" s="154" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-      <c r="D88" s="154"/>
+        <v>338</v>
+      </c>
+      <c r="C88" s="154"/>
+      <c r="D88" s="154" t="s">
+        <v>337</v>
+      </c>
       <c r="E88" s="154"/>
-      <c r="F88" s="140"/>
-      <c r="G88" s="155"/>
+      <c r="F88" s="156" t="s">
+        <v>300</v>
+      </c>
+      <c r="G88" s="155">
+        <v>0</v>
+      </c>
       <c r="H88" s="140"/>
       <c r="I88" s="137"/>
       <c r="J88" s="137"/>
       <c r="L88" s="153"/>
     </row>
     <row r="89" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A89" s="154" t="s">
-        <v>342</v>
-[...4 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C89" s="154" t="s">
+        <v>340</v>
+      </c>
+      <c r="D89" s="154"/>
       <c r="E89" s="154"/>
-      <c r="F89" s="156"/>
-[...1 lines deleted...]
-      <c r="H89" s="156"/>
+      <c r="F89" s="140"/>
+      <c r="G89" s="155"/>
+      <c r="H89" s="140"/>
       <c r="I89" s="137"/>
       <c r="J89" s="137"/>
       <c r="L89" s="153"/>
     </row>
     <row r="90" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A90" s="154"/>
+      <c r="A90" s="154" t="s">
+        <v>341</v>
+      </c>
       <c r="C90" s="154"/>
       <c r="D90" s="154" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E90" s="154"/>
       <c r="F90" s="156"/>
       <c r="G90" s="158"/>
       <c r="H90" s="156"/>
       <c r="I90" s="137"/>
       <c r="J90" s="137"/>
       <c r="L90" s="153"/>
     </row>
     <row r="91" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-      <c r="A91" s="176">
-[...17 lines deleted...]
-      <c r="K91" s="163"/>
+      <c r="A91" s="154"/>
+      <c r="C91" s="154"/>
+      <c r="D91" s="154" t="s">
+        <v>343</v>
+      </c>
+      <c r="E91" s="154"/>
+      <c r="F91" s="156"/>
+      <c r="G91" s="158"/>
+      <c r="H91" s="156"/>
+      <c r="I91" s="137"/>
+      <c r="J91" s="137"/>
       <c r="L91" s="153"/>
-      <c r="M91" s="167"/>
-      <c r="N91" s="167"/>
     </row>
     <row r="92" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A92" s="176">
-        <v>4912</v>
+        <v>4911</v>
       </c>
       <c r="B92" s="137"/>
       <c r="C92" s="157"/>
       <c r="D92" s="157"/>
       <c r="E92" s="157" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="F92" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G92" s="158">
-        <v>90</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="H92" s="156">
         <v>33</v>
       </c>
-      <c r="I92" s="167"/>
       <c r="K92" s="163"/>
       <c r="L92" s="153"/>
       <c r="M92" s="167"/>
       <c r="N92" s="167"/>
     </row>
     <row r="93" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A93" s="176">
-        <v>4913</v>
+        <v>4912</v>
       </c>
       <c r="B93" s="137"/>
       <c r="C93" s="157"/>
       <c r="D93" s="157"/>
       <c r="E93" s="157" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F93" s="156" t="s">
         <v>196</v>
       </c>
-      <c r="G93" s="161">
-        <v>75</v>
+      <c r="G93" s="158">
+        <v>90</v>
       </c>
       <c r="H93" s="156">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J93" s="137"/>
+        <v>33</v>
+      </c>
+      <c r="I93" s="167"/>
       <c r="K93" s="163"/>
       <c r="L93" s="153"/>
       <c r="M93" s="167"/>
       <c r="N93" s="167"/>
     </row>
     <row r="94" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A94" s="176">
-        <v>4919</v>
+        <v>4913</v>
       </c>
       <c r="B94" s="137"/>
       <c r="C94" s="157"/>
       <c r="D94" s="157"/>
       <c r="E94" s="157" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F94" s="156" t="s">
         <v>196</v>
       </c>
       <c r="G94" s="161">
         <v>75</v>
       </c>
       <c r="H94" s="156">
         <v>30</v>
       </c>
-      <c r="I94" s="137"/>
       <c r="J94" s="137"/>
+      <c r="K94" s="163"/>
       <c r="L94" s="153"/>
-    </row>
-[...2 lines deleted...]
-        <v>492</v>
+      <c r="M94" s="167"/>
+      <c r="N94" s="167"/>
+    </row>
+    <row r="95" spans="1:14" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A95" s="176">
+        <v>4919</v>
       </c>
       <c r="B95" s="137"/>
       <c r="C95" s="157"/>
-      <c r="D95" s="154" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="144"/>
+      <c r="D95" s="157"/>
+      <c r="E95" s="157" t="s">
+        <v>347</v>
+      </c>
+      <c r="F95" s="156" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="161">
+        <v>75</v>
+      </c>
+      <c r="H95" s="156">
+        <v>30</v>
+      </c>
+      <c r="I95" s="137"/>
+      <c r="J95" s="137"/>
       <c r="L95" s="153"/>
     </row>
     <row r="96" spans="1:14" s="145" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A96" s="164">
-        <v>493</v>
-[...2 lines deleted...]
-      <c r="C96" s="154"/>
+        <v>492</v>
+      </c>
+      <c r="B96" s="137"/>
+      <c r="C96" s="157"/>
       <c r="D96" s="154" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="E96" s="154"/>
+        <v>348</v>
+      </c>
+      <c r="E96" s="157"/>
       <c r="F96" s="144"/>
       <c r="G96" s="144"/>
       <c r="H96" s="144"/>
       <c r="L96" s="153"/>
     </row>
     <row r="97" spans="1:12" s="145" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A97" s="164">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B97" s="133"/>
       <c r="C97" s="154"/>
       <c r="D97" s="154" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E97" s="154"/>
       <c r="F97" s="144"/>
       <c r="G97" s="144"/>
       <c r="H97" s="144"/>
       <c r="L97" s="153"/>
     </row>
     <row r="98" spans="1:12" s="145" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A98" s="164">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B98" s="133"/>
       <c r="C98" s="154"/>
       <c r="D98" s="154" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E98" s="154"/>
       <c r="F98" s="144"/>
       <c r="G98" s="144"/>
       <c r="H98" s="144"/>
       <c r="L98" s="153"/>
     </row>
-    <row r="99" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      </c>
+    <row r="99" spans="1:12" s="145" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A99" s="164">
+        <v>495</v>
+      </c>
+      <c r="B99" s="133"/>
       <c r="C99" s="154"/>
       <c r="D99" s="154" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="E99" s="154"/>
-      <c r="F99" s="156"/>
-[...3 lines deleted...]
-      <c r="J99" s="137"/>
+      <c r="F99" s="144"/>
+      <c r="G99" s="144"/>
+      <c r="H99" s="144"/>
       <c r="L99" s="153"/>
     </row>
-    <row r="100" spans="1:12" s="133" customFormat="1" ht="19" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>354</v>
+    <row r="100" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A100" s="154" t="s">
+        <v>352</v>
       </c>
       <c r="C100" s="154"/>
-      <c r="D100" s="154"/>
-[...11 lines deleted...]
-      </c>
+      <c r="D100" s="154" t="s">
+        <v>335</v>
+      </c>
+      <c r="E100" s="154"/>
+      <c r="F100" s="156"/>
+      <c r="G100" s="155"/>
+      <c r="H100" s="140"/>
       <c r="I100" s="137"/>
       <c r="J100" s="137"/>
       <c r="L100" s="153"/>
     </row>
-    <row r="101" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+    <row r="101" spans="1:12" s="133" customFormat="1" ht="19" x14ac:dyDescent="0.4">
       <c r="A101" s="157" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C101" s="154"/>
       <c r="D101" s="154"/>
       <c r="E101" s="157" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="F101" s="156" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="H101" s="140"/>
+        <v>256</v>
+      </c>
+      <c r="G101" s="155">
+        <v>0</v>
+      </c>
+      <c r="H101" s="140">
+        <v>10.8</v>
+      </c>
       <c r="I101" s="137"/>
       <c r="J101" s="137"/>
       <c r="L101" s="153"/>
     </row>
-    <row r="102" spans="1:12" s="133" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A102" s="154"/>
+    <row r="102" spans="1:12" s="133" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="A102" s="157" t="s">
+        <v>355</v>
+      </c>
       <c r="C102" s="154"/>
       <c r="D102" s="154"/>
-      <c r="E102" s="154"/>
-[...1 lines deleted...]
-      <c r="G102" s="155"/>
+      <c r="E102" s="157" t="s">
+        <v>356</v>
+      </c>
+      <c r="F102" s="156" t="s">
+        <v>300</v>
+      </c>
+      <c r="G102" s="155" t="s">
+        <v>357</v>
+      </c>
       <c r="H102" s="140"/>
       <c r="I102" s="137"/>
       <c r="J102" s="137"/>
+      <c r="L102" s="153"/>
     </row>
     <row r="103" spans="1:12" s="133" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A103" s="154"/>
       <c r="C103" s="154"/>
       <c r="D103" s="154"/>
-      <c r="E103" s="137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="154"/>
       <c r="F103" s="156"/>
       <c r="G103" s="155"/>
+      <c r="H103" s="140"/>
       <c r="I103" s="137"/>
       <c r="J103" s="137"/>
     </row>
-    <row r="104" spans="1:12" s="133" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:12" s="133" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A104" s="154"/>
       <c r="C104" s="154"/>
       <c r="D104" s="154"/>
-      <c r="E104" s="137"/>
+      <c r="E104" s="137" t="s">
+        <v>358</v>
+      </c>
       <c r="F104" s="156"/>
       <c r="G104" s="155"/>
       <c r="I104" s="137"/>
       <c r="J104" s="137"/>
     </row>
-    <row r="105" spans="1:12" s="133" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:12" s="133" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="154"/>
       <c r="C105" s="154"/>
       <c r="D105" s="154"/>
-      <c r="E105" s="137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E105" s="137"/>
       <c r="F105" s="156"/>
       <c r="G105" s="155"/>
-      <c r="H105" s="140"/>
       <c r="I105" s="137"/>
       <c r="J105" s="137"/>
     </row>
-    <row r="106" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:12" s="133" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="154"/>
+      <c r="C106" s="154"/>
+      <c r="D106" s="154"/>
       <c r="E106" s="137" t="s">
-        <v>361</v>
-      </c>
+        <v>359</v>
+      </c>
+      <c r="F106" s="156"/>
+      <c r="G106" s="155"/>
+      <c r="H106" s="140"/>
+      <c r="I106" s="137"/>
+      <c r="J106" s="137"/>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.35">
       <c r="E107" s="137" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="E108" s="137" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="16.5" x14ac:dyDescent="0.4">
+      <c r="E109" s="137" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="108" spans="1:12" ht="16.5" x14ac:dyDescent="0.4">
-      <c r="E108" s="137" t="s">
+    <row r="110" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="E110" s="137" t="s">
         <v>363</v>
-      </c>
-[...3 lines deleted...]
-        <v>364</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="52" max="9" man="1"/>
+    <brk id="53" max="9" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100F2542AD016057744B7E22B7452ABB629" ma:contentTypeVersion="11" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="b656b03bcc2732a475404b8774834521">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="33bb48d6-171e-436d-a248-0bf3863878f1" xmlns:ns3="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32e501917f73007500e791767e0adee0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100F2542AD016057744B7E22B7452ABB629" ma:contentTypeVersion="12" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="ab6781c44cc08652b2b6dc2db67e7705">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="33bb48d6-171e-436d-a248-0bf3863878f1" xmlns:ns3="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39ae065e4ca593f58ef71cafa6bafe71" ns2:_="" ns3:_="">
     <xsd:import namespace="33bb48d6-171e-436d-a248-0bf3863878f1"/>
     <xsd:import namespace="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33bb48d6-171e-436d-a248-0bf3863878f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7696,50 +7743,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cd21511f-90e3-40e9-92e5-8fccaeae8d42}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -7822,56 +7874,71 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="33bb48d6-171e-436d-a248-0bf3863878f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c7f7e172-059e-41c8-b7e0-fb6d8ea0e20b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7881917D-6E12-45CD-BAEC-DAE778E962B3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9C8DA7A-E514-4E75-8A72-C09D336AAF30}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A88CF5D-E8B7-4C65-95F1-348997247DC0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A49236B-91C3-4701-8730-BA4D65618BAE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5543DCB-58E4-43F3-9D51-251315529FB4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nimetyt alueet</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
@@ -7880,25 +7947,33 @@
       <vt:lpstr>Täyttöohje</vt:lpstr>
       <vt:lpstr>Polttoaineluokitus</vt:lpstr>
       <vt:lpstr>Polttoaineluokitus!Tulostusalue</vt:lpstr>
       <vt:lpstr>'Sähköntuotannon koneistot'!Tulostusalue</vt:lpstr>
       <vt:lpstr>Täyttöohje!Tulostusalue</vt:lpstr>
       <vt:lpstr>'Voimalaitoksen sähköteho'!Tulostusalue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Energiamarkkinavirasto</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Timo Vapaalahti</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F2542AD016057744B7E22B7452ABB629</vt:lpwstr>
+  </property>
+</Properties>
+</file>