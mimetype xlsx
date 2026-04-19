--- v0 (2026-02-22)
+++ v1 (2026-04-19)
@@ -4,119 +4,119 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\valtion.fi\Yhteiset tiedostot\Energiavirasto\Yhteiset\Huutokauppa\1 Toteutuneet huutokaupat\Nettisivuilla julkaistavat\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B431494-B71D-4DF2-BE5A-56C532DB0676}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70462C50-D6FD-42AC-9321-D809961C2864}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="9" r:id="rId1"/>
     <sheet name="2022" sheetId="10" r:id="rId2"/>
     <sheet name="2023" sheetId="11" r:id="rId3"/>
     <sheet name="2024" sheetId="13" r:id="rId4"/>
     <sheet name="2025" sheetId="14" r:id="rId5"/>
     <sheet name="2026" sheetId="15" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E14" i="15" l="1"/>
+  <c r="E37" i="15" l="1"/>
+  <c r="E14" i="15"/>
   <c r="E11" i="15"/>
   <c r="E4" i="15"/>
   <c r="E5" i="15"/>
   <c r="E6" i="15"/>
   <c r="E7" i="15"/>
   <c r="E8" i="15"/>
   <c r="E9" i="15"/>
   <c r="E10" i="15"/>
   <c r="E12" i="15"/>
   <c r="E13" i="15"/>
   <c r="E15" i="15"/>
   <c r="E16" i="15"/>
   <c r="E17" i="15"/>
   <c r="E18" i="15"/>
   <c r="E19" i="15"/>
   <c r="E20" i="15"/>
   <c r="E21" i="15"/>
   <c r="E22" i="15"/>
   <c r="E23" i="15"/>
   <c r="E24" i="15"/>
   <c r="E25" i="15"/>
   <c r="E26" i="15"/>
   <c r="E27" i="15"/>
   <c r="E28" i="15"/>
   <c r="E29" i="15"/>
   <c r="E30" i="15"/>
   <c r="E31" i="15"/>
   <c r="E32" i="15"/>
   <c r="E33" i="15"/>
   <c r="E34" i="15"/>
   <c r="E35" i="15"/>
   <c r="E36" i="15"/>
-  <c r="E37" i="15"/>
   <c r="E38" i="15"/>
   <c r="E39" i="15"/>
   <c r="E40" i="15"/>
   <c r="E41" i="15"/>
   <c r="E42" i="15"/>
   <c r="E43" i="15"/>
   <c r="E44" i="15"/>
   <c r="E45" i="15"/>
   <c r="E46" i="15"/>
   <c r="E47" i="15"/>
   <c r="E48" i="15"/>
   <c r="E49" i="15"/>
   <c r="E50" i="15"/>
   <c r="E51" i="15"/>
   <c r="E52" i="15"/>
   <c r="E53" i="15"/>
   <c r="E54" i="15"/>
   <c r="E55" i="15"/>
   <c r="E56" i="15"/>
   <c r="E57" i="15"/>
   <c r="E58" i="15"/>
   <c r="E59" i="15"/>
   <c r="E60" i="15"/>
   <c r="E61" i="15"/>
   <c r="E62" i="15"/>
@@ -19169,52 +19169,52 @@
     <row r="155" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A155" s="30"/>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A156" s="30"/>
       <c r="B156" s="30"/>
       <c r="C156" s="30"/>
       <c r="D156" s="30"/>
       <c r="E156" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A96E4A71-D83B-4161-9F19-59A5F03D980B}">
   <dimension ref="A1:K157"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G1" sqref="G1"/>
+      <pane ySplit="3" topLeftCell="A39" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F45" sqref="F45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.453125" style="39" customWidth="1"/>
     <col min="2" max="2" width="15.81640625" style="39" customWidth="1"/>
     <col min="3" max="4" width="20.453125" style="39" customWidth="1"/>
     <col min="5" max="5" width="25.54296875" style="39" customWidth="1"/>
     <col min="6" max="6" width="18.1796875" style="39" customWidth="1"/>
     <col min="7" max="7" width="13.453125" style="39" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="39" customWidth="1"/>
     <col min="9" max="10" width="20.453125" style="39" customWidth="1"/>
     <col min="11" max="11" width="33.81640625" style="39" customWidth="1"/>
     <col min="12" max="16384" width="8.81640625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="80"/>
@@ -19694,516 +19694,562 @@
         <v>25000</v>
       </c>
       <c r="D22" s="42">
         <v>70.510000000000005</v>
       </c>
       <c r="E22" s="76">
         <f t="shared" si="0"/>
         <v>1762750.0000000002</v>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" s="59">
         <v>46076</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="31">
         <v>25000</v>
       </c>
-      <c r="D23" s="12"/>
+      <c r="D23" s="12">
+        <v>70.400000000000006</v>
+      </c>
       <c r="E23" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1760000.0000000002</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
     <row r="24" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" s="59">
         <v>46077</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="31">
         <v>25000</v>
       </c>
-      <c r="D24" s="12"/>
+      <c r="D24" s="12">
+        <v>69.7</v>
+      </c>
       <c r="E24" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1742500</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
     <row r="25" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" s="59">
         <v>46079</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="31">
         <v>25000</v>
       </c>
-      <c r="D25" s="12"/>
+      <c r="D25" s="12">
+        <v>68.37</v>
+      </c>
       <c r="E25" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1709250</v>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
     <row r="26" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" s="59">
         <v>46083</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="31">
         <v>25000</v>
       </c>
-      <c r="D26" s="12"/>
+      <c r="D26" s="12">
+        <v>68.42</v>
+      </c>
       <c r="E26" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1710500</v>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" s="59">
         <v>46084</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="31">
         <v>25000</v>
       </c>
-      <c r="D27" s="12"/>
+      <c r="D27" s="12">
+        <v>68.77</v>
+      </c>
       <c r="E27" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1719250</v>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
     <row r="28" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="59">
         <v>46086</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="31">
         <v>25000</v>
       </c>
-      <c r="D28" s="12"/>
+      <c r="D28" s="12">
+        <v>68.989999999999995</v>
+      </c>
       <c r="E28" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1724749.9999999998</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
     <row r="29" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="59">
         <v>46090</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="31">
         <v>25000</v>
       </c>
-      <c r="D29" s="12"/>
+      <c r="D29" s="12">
+        <v>68.53</v>
+      </c>
       <c r="E29" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1713250</v>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
     <row r="30" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="59">
         <v>46091</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="31">
         <v>25000</v>
       </c>
-      <c r="D30" s="12"/>
+      <c r="D30" s="12">
+        <v>71.099999999999994</v>
+      </c>
       <c r="E30" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1777499.9999999998</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
     <row r="31" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="59">
         <v>46093</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="31">
         <v>25000</v>
       </c>
-      <c r="D31" s="12"/>
+      <c r="D31" s="12">
+        <v>70.58</v>
+      </c>
       <c r="E31" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1764500</v>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
     <row r="32" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="59">
         <v>46097</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="31">
         <v>25000</v>
       </c>
-      <c r="D32" s="12"/>
+      <c r="D32" s="12">
+        <v>68.41</v>
+      </c>
       <c r="E32" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1710250</v>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
     <row r="33" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" s="59">
         <v>46098</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="31">
         <v>25000</v>
       </c>
-      <c r="D33" s="12"/>
+      <c r="D33" s="12">
+        <v>64.52</v>
+      </c>
       <c r="E33" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1613000</v>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
     <row r="34" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" s="59">
         <v>46100</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="31">
         <v>25000</v>
       </c>
-      <c r="D34" s="12"/>
+      <c r="D34" s="12">
+        <v>62.19</v>
+      </c>
       <c r="E34" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1554750</v>
       </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
     <row r="35" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="59">
         <v>46104</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="31">
         <v>25000</v>
       </c>
-      <c r="D35" s="12"/>
+      <c r="D35" s="12">
+        <v>64.7</v>
+      </c>
       <c r="E35" s="76">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1617500</v>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
     <row r="36" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" s="59">
         <v>46105</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="31">
         <v>25000</v>
       </c>
-      <c r="D36" s="12"/>
+      <c r="D36" s="12">
+        <v>67.06</v>
+      </c>
       <c r="E36" s="76">
         <f t="shared" ref="E36:E67" si="1">C36*D36</f>
-        <v>0</v>
+        <v>1676500</v>
       </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
     <row r="37" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="59">
         <v>46107</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="31">
         <v>25000</v>
       </c>
-      <c r="D37" s="12"/>
+      <c r="D37" s="12">
+        <v>69.12</v>
+      </c>
       <c r="E37" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1728000</v>
       </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
     <row r="38" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="59">
         <v>46111</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="31">
         <v>25000</v>
       </c>
-      <c r="D38" s="12"/>
+      <c r="D38" s="12">
+        <v>70</v>
+      </c>
       <c r="E38" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1750000</v>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" s="59">
         <v>46112</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="31">
         <v>25000</v>
       </c>
-      <c r="D39" s="12"/>
+      <c r="D39" s="12">
+        <v>71.13</v>
+      </c>
       <c r="E39" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1778250</v>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="59">
         <v>46114</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="31">
         <v>25000</v>
       </c>
-      <c r="D40" s="12"/>
+      <c r="D40" s="12">
+        <v>71.709999999999994</v>
+      </c>
       <c r="E40" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1792749.9999999998</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" s="59">
         <v>46119</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="31">
         <v>25000</v>
       </c>
-      <c r="D41" s="12"/>
+      <c r="D41" s="12">
+        <v>70.599999999999994</v>
+      </c>
       <c r="E41" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1764999.9999999998</v>
       </c>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" s="59">
         <v>46121</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="31">
         <v>25000</v>
       </c>
-      <c r="D42" s="12"/>
+      <c r="D42" s="12">
+        <v>70.67</v>
+      </c>
       <c r="E42" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1766750</v>
       </c>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
     <row r="43" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A43" s="59">
         <v>46125</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="31">
         <v>25000</v>
       </c>
-      <c r="D43" s="12"/>
+      <c r="D43" s="12">
+        <v>70.62</v>
+      </c>
       <c r="E43" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1765500</v>
       </c>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
     <row r="44" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A44" s="59">
         <v>46126</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="31">
         <v>25000</v>
       </c>
-      <c r="D44" s="12"/>
+      <c r="D44" s="12">
+        <v>72.099999999999994</v>
+      </c>
       <c r="E44" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1802499.9999999998</v>
       </c>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A45" s="59">
         <v>46128</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="31">
         <v>25000</v>
       </c>
-      <c r="D45" s="12"/>
+      <c r="D45" s="12">
+        <v>72.400000000000006</v>
+      </c>
       <c r="E45" s="76">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>1810000.0000000002</v>
       </c>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
     </row>
     <row r="46" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A46" s="59">
         <v>46132</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="31">
         <v>25000</v>
       </c>
       <c r="D46" s="12"/>
       <c r="E46" s="76">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
@@ -22292,51 +22338,51 @@
       </c>
       <c r="C146" s="72">
         <v>72500</v>
       </c>
       <c r="D146" s="71"/>
       <c r="E146" s="70">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F146" s="2"/>
       <c r="G146" s="2"/>
       <c r="H146" s="2"/>
       <c r="I146" s="2"/>
       <c r="J146" s="2"/>
     </row>
     <row r="147" spans="1:11" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A147" s="29"/>
       <c r="B147" s="29"/>
       <c r="C147" s="29">
         <f>SUM(C4:C146)</f>
         <v>5593000</v>
       </c>
       <c r="D147" s="7"/>
       <c r="E147" s="7">
         <f>SUM(E4:E146)</f>
-        <v>38658000</v>
+        <v>78410250</v>
       </c>
       <c r="G147" s="69"/>
       <c r="H147" s="69"/>
       <c r="I147" s="69"/>
       <c r="J147" s="69"/>
       <c r="K147" s="68"/>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.35">
       <c r="F148" s="37"/>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A150" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B150" s="30"/>
       <c r="C150" s="61"/>
       <c r="D150" s="30"/>
       <c r="E150" s="30"/>
       <c r="F150" s="30"/>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A151" s="30" t="s">
         <v>27</v>
       </c>
     </row>